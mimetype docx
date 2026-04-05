--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1916 +234,2033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Sand Dunes Monitoring by Low Vegetation Cover Classification and Digital Elevation Model Improvement Using Synchronized Hyperspectral and Full-Waveform LiDAR Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Frati</w:t>
+                <w:t xml:space="preserve">Remote Sensing for Mapping Natura 2000 Habitats in the Brière Marshes: Setting Up a Long-Term Monitoring Strategy to Understand Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13010029⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs16152708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120259v1</w:t>
+                <w:t xml:space="preserve">hal-04689241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Mangrove Forest Canopy Using Spectral Unmixing of Very High Spatial Resolution Satellite Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Taureau</w:t>
+                <w:t xml:space="preserve">Coastal Sand Dunes Monitoring by Low Vegetation Cover Classification and Digital Elevation Model Improvement Using Synchronized Hyperspectral and Full-Waveform LiDAR Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Imbert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.367. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11030367⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102451v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Fattal</w:t>
+                <w:t xml:space="preserve">Mapping the Mangrove Forest Canopy Using Spectral Unmixing of Very High Spatial Resolution Satellite Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Taureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11030367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279136v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Waveform LiDAR Pixel Analysis for Low-Growing Vegetation Mapping of Coastal Foredunes in Western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Audère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10050669⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049011v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground penetrating radar in the medieval oyster shell middens of St Michel en l’Herm (Vendée, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full-Waveform LiDAR Pixel Analysis for Low-Growing Vegetation Mapping of Coastal Foredunes in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.048⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10050669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02319247v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic index to assess the building exposure to shoreline retreat using box segmentation: Case study of the Pays de la Loire sandy coast (west of France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Ground penetrating radar in the medieval oyster shell middens of St Michel en l’Herm (Vendée, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ledoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hélen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.186-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677917v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne hyperspectral mapping of trees in an urban area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+                <w:t xml:space="preserve">A generic index to assess the building exposure to shoreline retreat using box segmentation: Case study of the Pays de la Loire sandy coast (west of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hélen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2017.1285080⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.40 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449201v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale en cartographie de la végétation par télédétection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+                <w:t xml:space="preserve">Airborne hyperspectral mapping of trees in an urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27067⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (5), pp.1277-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2017.1285080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165523v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010 – Méthode et Analyse.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale en cartographie de la végétation par télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Magnanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172394v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Juigner</w:t>
+                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010 – Méthode et Analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Juignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Gouguet L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, L'Homme et la dynamique littorale : maîtrise ou adaptation ?, 30, pp.29-39</w:t>
+              <w:t xml:space="preserve">, 2014, L'homme et la dynamique littorale : maîtrise ou adaptation, 30, pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01722281v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new GIS modelling of coastal dune protection services against physical coastal hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debaine</w:t>
+                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'Homme et la dynamique littorale : maîtrise ou adaptation ?, 30, pp.29-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104806v1</w:t>
+                <w:t xml:space="preserve">halshs-01722281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010. Méthode et analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Juigner</w:t>
+                <w:t xml:space="preserve">A new GIS modelling of coastal dune protection services against physical coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.Ocean &amp; Coastal Management 63 (2012) 43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108519v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la mangrove du delta de la Mahajamba (nord-ouest de Madagascar) par classification d'une image Spot selon une approche orientée objet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010. Méthode et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eddy Renoux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (3-4), pp.195-208</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'homme et la dynamique littorale : maîtrise ou adaptation ?, 30, pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667505v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des eaux de subsurface des marges arides de Syrie : dégradation ou transformation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de la mangrove du delta de la Mahajamba (nord-ouest de Madagascar) par classification d'une image Spot selon une approche orientée objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabe Rakotonavalona Hobialisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Jaubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+                <w:t xml:space="preserve">Christine Lamberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13/1, p. 43-50</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (3-4), pp.195-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01258908v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des eaux de subsurface des marges arides de Syrie : dégradation ou transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13/1, p. 43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord : prospection géoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Debaine</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75 (2), pp.213-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bagf.1998.2037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2153,719 +2270,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition territoriale : une base de données et son usage pour la caractérisation des enjeux littoraux et leurs valeurs immobilières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du Trait de côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction générale de l’aménagement, du logement et de la nature / Direction de l’eau et de la biodiversité, Ministère de la transition écologique et de la cohésion des territoires ; Observatoire régional des risques côtiers (OR2C) des Pays de la Loire ; Université de Nantes, Nov 2022, Saint-Jean de Monts, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du trait de côte sur le littoral vendéen (Pays de Monts - France), de l'intérêt de l'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Juigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIth International Scientific and Practical Conference: Ecological problems, a look into the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Taganrog, Russie. pp.441-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SIG pour appuyer la gestion durable du littoral : exemple de l’érosion en Pays de Monts (Vendée, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français du Littoral, Jul 2014, Dunkerque, France. pp.817-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la végétation par télédétection : résultats d'une étude de faisabilité menée dans l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Magnanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Delassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Saint Mandé - Prodrome et cartographie des végétations de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et analyse de l'évolution de la mangrove de Mahajamba (nord-ouest de Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suivi et analyse de l'évolution de la mangrove de Mahajamba (nord-ouest de Madagascar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Lille, France. pp.Thème 4 - Séance 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mangroves du nord-ouest de Madagascar : dynamique et usages. L'exemple de Mahajamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges " La planète en mal d'énergies "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, SAINT-DIE-LES-VOSGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2875,51 +2992,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires évolutives d’un marais anthropisé (Brière, 44 ) : dynamique des boisements spontanés de 1950 à 2023, origines et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2941,84 +3058,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3028,1072 +3145,1072 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and vegetation cover in the semi-arid and arid areas of Aleppo and Hama provinces (Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Debaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, Les Cahiers du GREMMO - Hors série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dbiyat</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097358v1</w:t>
+                <w:t xml:space="preserve">halshs-00010253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and vegetation cover in the semi-arid and arid areas of Aleppo and Hama provinces (Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Debaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, Les Cahiers du GREMMO - Hors série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010253v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping mangrove forest with multispectral images: contribution of spectral unmixing technique and object based image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabe Rakotonavalona Hobialisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, 2010, 978-1-61668-140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des eaux souterraines en Syrie centrale : enjeux politiques et réalités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zwahlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed al-Dbiyat et Michel Mouton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies d'acquisition de l'eau et société au Moyen-Orient depuis l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ifpo, pp.189-200, 2009, BAH 186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Taklimakan Oases: An Environmental Evolution Shown Through Geoarchaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Debaine-Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduressul Idriss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Schneier-Madanes, M-F. Courel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water and Sustainability in Arid Regions. Bridging the Gap Between Physical and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-202, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-2776-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00438196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques agricoles et divisions territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Dégradation des steppes et évolution du couvert végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert, R., Geyer, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marges arides du Croissant fertile, milieu, peuplements et contrôle des ressources en Syrie du nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.123-134, 2006, TMO 43</w:t>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.149-166, 2006, TMO 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070836v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des zones cultivées, différenciation des exploitations et extension de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert, R., Geyer, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marges arides du Croissant fertile, milieu, peuplements et contrôle des ressources en Syrie du nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.167-188, 2006, TMO 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des steppes et évolution du couvert végétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Politiques agricoles et divisions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Jaubert</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert, R., Geyer, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marges arides du Croissant fertile, milieu, peuplements et contrôle des ressources en Syrie du nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.149-166, 2006, TMO 43</w:t>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.123-134, 2006, TMO 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070837v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des grands types de végétation par télédétection : étude de faisabilité (Bretagne, Basse-Normandie et Pays-de-la-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Magnanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4103,510 +4220,510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux littoraux et valeurs immobilières, dans le Rapport de fin d’étude &amp;quot;Accompagnement du Syndicat Mixte du Bassin du Lay dans sa stratégie d’adaptation au changement climatique&amp;quot;, 86pp., OR2C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Juigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts. Rapport d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] BRGM - Rapport d'activité. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts. Rapport d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gouguet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] BRGM. 2012, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Gouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] BRGM - Rapport d’activité, 115p. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4753,51 +4870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2475852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;len" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.07.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXDN5F28-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1285080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sellin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.03.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5BGFSD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabe Rakotonavalona Hobialisoa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Mauff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delassus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zwahlen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduressul Idriss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2776-4_12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2475852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16152708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;len" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.07.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXDN5F28-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1285080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sellin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.03.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5BGFSD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabe Rakotonavalona Hobialisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Mauff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zwahlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduressul Idriss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2776-4_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>