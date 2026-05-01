--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -3762,236 +3762,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00438196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des steppes et évolution du couvert végétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques agricoles et divisions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Jaubert</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert, R., Geyer, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marges arides du Croissant fertile, milieu, peuplements et contrôle des ressources en Syrie du nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.149-166, 2006, TMO 43</w:t>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.123-134, 2006, TMO 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070837v1</w:t>
+                <w:t xml:space="preserve">hal-00070836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des zones cultivées, différenciation des exploitations et extension de l'irrigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation des steppes et évolution du couvert végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert, R., Geyer, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marges arides du Croissant fertile, milieu, peuplements et contrôle des ressources en Syrie du nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.167-188, 2006, TMO 43</w:t>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.149-166, 2006, TMO 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070838v1</w:t>
+                <w:t xml:space="preserve">hal-00070837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques agricoles et divisions territoriales</w:t>
+                <w:t xml:space="preserve">Transformation des zones cultivées, différenciation des exploitations et extension de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debaine</w:t>
@@ -4004,69 +4004,69 @@
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaubert, R., Geyer, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marges arides du Croissant fertile, milieu, peuplements et contrôle des ressources en Syrie du nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.123-134, 2006, TMO 43</w:t>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, CNRS-Université Lumière Lyon 2, pp.167-188, 2006, TMO 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070836v1</w:t>
+                <w:t xml:space="preserve">hal-00070838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4870,51 +4870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2475852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16152708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;len" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.07.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXDN5F28-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1285080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sellin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.03.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5BGFSD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabe Rakotonavalona Hobialisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Mauff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zwahlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduressul Idriss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2776-4_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2475852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16152708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Frati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;len" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.07.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXDN5F28-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1285080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sellin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.03.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5BGFSD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabe Rakotonavalona Hobialisoa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Mauff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delassus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zwahlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduressul Idriss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2776-4_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>