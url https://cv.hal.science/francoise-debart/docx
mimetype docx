--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -789,338 +789,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated, high-quality photolithographic synthesis of RNA microarrays in situ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5′-cap RNA/SAM mimetic conjugates as bisubstrate inhibitors of viral RNA cap 2′-O-methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadija Kekić</w:t>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Milisavljević</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debart</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ado6762⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143, pp.107035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.107035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741717v1</w:t>
+                <w:t xml:space="preserve">hal-04456996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5′-cap RNA/SAM mimetic conjugates as bisubstrate inhibitors of viral RNA cap 2′-O-methyltransferases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+                <w:t xml:space="preserve">Accelerated, high-quality photolithographic synthesis of RNA microarrays in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadija Kekić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Milisavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Canard</w:t>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 143, pp.107035. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (31), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.107035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ado6762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456996v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-arylsulfonamide-based adenosine analogues to target RNA cap N7-methyltransferase nsp14 of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1325,291 +1325,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AT-752 targets multiple sites and activities on the Dengue virus replication enzyme NS5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Feracci</w:t>
+                <w:t xml:space="preserve">Access to High‐Purity 7m G‐cap RNA in Substantial Quantities by a Convenient All‐Chemical Solid‐Phase Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Eydoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fattorini</w:t>
+                <w:t xml:space="preserve">Theo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Lo Bello</w:t>
+                <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gauffre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 212, pp.105574. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.756-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2023.105574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159074v1</w:t>
+                <w:t xml:space="preserve">hal-04235335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to High‐Purity 7m G‐cap RNA in Substantial Quantities by a Convenient All‐Chemical Solid‐Phase Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Noël</w:t>
+                <w:t xml:space="preserve">AT-752 targets multiple sites and activities on the Dengue virus replication enzyme NS5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Feracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Guez</w:t>
+                <w:t xml:space="preserve">Cécilia Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fattorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Thillier</w:t>
+                <w:t xml:space="preserve">Lea Lo Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (2), pp.756-765. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.105574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2023.105574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235335v1</w:t>
+                <w:t xml:space="preserve">hal-04159074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-guided optimization of adenosine mimetics as selective and potent inhibitors of coronavirus nsp14 N7-methyltransferases</w:t>
               </w:r>
@@ -1876,64 +1876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisubstrate Strategies to Target Methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,654 +1961,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second type of N7-guanine RNA cap methyltransferase in an unusual locus of a large RNA virus genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+                <w:t xml:space="preserve">Direct Access to Unique C‐5’‐Acyl Modified Nucleosides through Liebeskind–Srogl Cross‐Coupling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Anne Maverick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac876⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937366v1</w:t>
+                <w:t xml:space="preserve">hal-03737774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Inhibiteurs bisubstrats de méthyltransférases virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Gutsche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797501v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiteurs bisubstrats de méthyltransférases virales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile access to 4′-( N -acylsulfonamide) modified nucleosides and evaluation of their inhibitory activity against SARS-CoV-2 RNA cap N 7-guanine-methyltransferase nsp14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (38), pp.7582-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ob01569b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721682v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile access to 4′-( N -acylsulfonamide) modified nucleosides and evaluation of their inhibitory activity against SARS-CoV-2 RNA cap N 7-guanine-methyltransferase nsp14</w:t>
+                <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amador</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decroly</w:t>
+                <w:t xml:space="preserve">Lorène Gonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ob01569b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801035v1</w:t>
+                <w:t xml:space="preserve">hal-03797501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Access to Unique C‐5’‐Acyl Modified Nucleosides through Liebeskind–Srogl Cross‐Coupling Reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A second type of N7-guanine RNA cap methyltransferase in an unusual locus of a large RNA virus genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawna Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (21), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (19), pp.11186-11198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737774v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent Inhibition of SARS-CoV-2 nsp14 N 7-Methyltransferase by Sulfonamide-Based Bisubstrate Analogues</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hausdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe M G Colmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The methyltransferase domain of the Respiratory Syncytial Virus L protein catalyzes cap N7 and 2’-O-methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,291 +3124,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of adenine dinucleosides SAM analogs as specific inhibitors of SARS-CoV nsp14 RNA cap guanine-N7-methyltransferase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjugation of Doxorubicin to siRNA Through Disulfide-based Self-immolative Linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Guiraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Canard</w:t>
+                <w:t xml:space="preserve">Florian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112557⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890580v1</w:t>
+                <w:t xml:space="preserve">hal-02991729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugation of Doxorubicin to siRNA Through Disulfide-based Self-immolative Linkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+                <w:t xml:space="preserve">Synthesis of adenine dinucleosides SAM analogs as specific inhibitors of SARS-CoV nsp14 RNA cap guanine-N7-methyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (11), pp.2714. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.112557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25112714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991729v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-Terminal Domain of the Sudan Ebolavirus L Protein Is Essential for RNA Binding and Methylation</w:t>
               </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Sindelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Despic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,103 +3796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation of Small Molecules to RNA Using a Reducible Disulfide Linker Attached at the 2′-OH Position through a Carbamate Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (33), pp.5636-5645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4069,90 +4069,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Chemical Synthesis and Enzymatic Methylation to Access Short RNAs with Various 5′ Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Muthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samie Jaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4190,103 +4190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gymnotic delivery and gene silencing activity of reduction-responsive siRNAs bearing lipophilic disulfide-containing modifications at 2′-position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (16), pp.4635-4643. </w:t>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Paesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,51 +4510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (11), pp.919-921. </w:t>
@@ -4592,64 +4592,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-responsive oligonucleotides in prodrug-based approaches for gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carson Thoreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4813,103 +4813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2′,2′-disulfide-bridged dinucleotide conformationally locks RNA hairpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (17), pp.3181-3188. </w:t>
@@ -4941,425 +4941,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the identification of viral cap-methyltransferase inhibitors by fluorescence screening assay</w:t>
+                <w:t xml:space="preserve">Binding of the Methyl Donor S -Adenosyl-l-Methionine to Middle East Respiratory Syndrome Coronavirus 2′- O -Methyltransferase nsp16 Promotes Recruitment of the Allosteric Activator nsp10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ecilia Eydoux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Alexandre Blanjoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 144, pp.330-339. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5), pp.1103-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02217-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349530v1</w:t>
+                <w:t xml:space="preserve">hal-01802788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cap-proximal nucleotides via differential eIF4E binding and alternative promoter usage mediate translational response to energy stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the identification of viral cap-methyltransferase inhibitors by fluorescence screening assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Tamarkin-Ben-Harush</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">C Ecilia Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.21907⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197213v1</w:t>
+                <w:t xml:space="preserve">hal-02349530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the Methyl Donor S -Adenosyl-l-Methionine to Middle East Respiratory Syndrome Coronavirus 2′- O -Methyltransferase nsp16 Promotes Recruitment of the Allosteric Activator nsp10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Aouadi</w:t>
+                <w:t xml:space="preserve">Cap-proximal nucleotides via differential eIF4E binding and alternative promoter usage mediate translational response to energy stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Tamarkin-Ben-Harush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ulitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blanjoie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rivka Dikstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (5), pp.1103-1119. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02217-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.21907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802788v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible methylation of m6Am in the 5′ cap controls mRNA stability</w:t>
               </w:r>
@@ -5371,51 +5371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blanjoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinfu Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,51 +5626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipophilic 2′- O -Acetal Ester RNAs: Synthesis, Thermal Duplex Stability, Nuclease Resistance, Cellular Uptake, and siRNA Activity after Spontaneous Naked Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,64 +5798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (29), pp.7010-7017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5915,77 +5915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (17), pp.5360-5368. </w:t>
@@ -6029,377 +6029,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure and activities of an essential Mononegavirales L-protein domain</w:t>
+                <w:t xml:space="preserve">mRNA Capping by Venezuelan Equine Encephalitis Virus nsP1: Functional Characterization and Implications for Antiviral Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido C. Paesen</w:t>
+                <w:t xml:space="preserve">Changqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sallamand</w:t>
+                <w:t xml:space="preserve">Jaime Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanjoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (16), pp.8292-8303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00599-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439027v1</w:t>
+                <w:t xml:space="preserve">hal-01439035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA Capping by Venezuelan Equine Encephalitis Virus nsP1: Functional Characterization and Implications for Antiviral Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray structure and activities of an essential Mononegavirales L-protein domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido C. Paesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changqing Li</w:t>
+                <w:t xml:space="preserve">Axelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Guillen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Blanjoie</w:t>
+                <w:t xml:space="preserve">Corinne Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (16), pp.8292-8303. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00599-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439035v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-Phase Synthesis of Oligonucleotide 5′-(α- P -Thio)triphosphates and 5′-(α- P -Thio)(β,γ-methylene)triphosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (2), pp.302-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7002,90 +7002,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of specific dengue virus 2'-O- and N7-methyltransferase assays for antiviral drug screening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Petzold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 99 (3), pp.292-300. </w:t>
@@ -7135,90 +7135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallophyte wastes and polymetallic catalysis: a promising combination in green chemistry. The illustrative synthesis of 59-capped RNA3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7263,307 +7263,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase synthesis of 5′-triphosphate 2′-5′-oligoadenylates analogs with 3′-O-biolabile groups and their evaluation as RNase L activators and antiviral drugs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Bacillus subtilis RNA deprotection enzyme RppH recognizes guanosine in the second position of its substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Joshua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Audrey Dorleans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (22), pp.8858-8863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221510110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874543v1</w:t>
+                <w:t xml:space="preserve">hal-00829351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis RNA deprotection enzyme RppH recognizes guanosine in the second position of its substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-phase synthesis of 5′-triphosphate 2′-5′-oligoadenylates analogs with 3′-O-biolabile groups and their evaluation as RNase L activators and antiviral drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Piton</w:t>
+                <w:t xml:space="preserve">Sarah K Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Larue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Thillier</w:t>
+                <w:t xml:space="preserve">Christabel Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dorleans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">Taylor Joshua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (17), pp.5461-5469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221510110⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829351v1</w:t>
+                <w:t xml:space="preserve">hal-00874543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Basis for Nucleotide Conservation at the Ends of the Dengue Virus Genome</w:t>
               </w:r>
@@ -7683,51 +7683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 5' cap-0 and cap-1 RNAs using solid-phase chemistry coupled with enzymatic methylation by human (guanine-N 7)-methyl transferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7977,51 +7977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,77 +8245,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Nucleic Acid Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Supplement 43, pp.3.19.1-3.19.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8362,51 +8362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From anionic to cationic alpha-anomeric oligodeoxynucleotides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8621,51 +8621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.4046-4049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8866,51 +8866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deglane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8969,51 +8969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modifications to improve the cellular uptake of oligonucleotides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9167,51 +9167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruhiko Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachindra S. Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (43), pp.32428-32438</w:t>
@@ -9404,51 +9404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.3869-3872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9603,51 +9603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward high yield synthesis of peptide–oligonucleotide chimera through a disulfide bridge: A simplified method for oligonucleotide activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10527,64 +10527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Naval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10631,77 +10631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomeric inversion (from β to α) in methylphosphonate oligonucleosides enhances their affinity for DNA and RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10994,51 +10994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimeric alpha‐beta oligonucleotides as antisense inhibitors of reverse transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Boiziau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12697,51 +12697,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical RNA Synthesis Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,51 +12954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hausdorff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delpal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Machin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.109104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Ahmed&#8208;belkacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02481H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadija Keki&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milisavljevi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado6762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00737e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Poulain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101481" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac876" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03801035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob01569b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03737774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M G Colmant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112557" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00520-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Boulias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toczyd&#322;owska-Socha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Liberman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takashima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sindelar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Despic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hawley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0231-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Malher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900740" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto Ortiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Muthmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samie Jaffrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02416986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Paesen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Thoreen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00328a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Aouadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecilia Eydoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.06.021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tamarkin-Ben-Harush" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ulitsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21907" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanjoie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02217-16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Jiao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya V Grozhik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lichiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02202-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline R&#252;ger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-968HX9SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01272h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.07.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW5C4P1B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido C. Paesen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sallamand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9749" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Guillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00599-15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403381" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C3A22EF57CEFC052DB2FF8DBB50242C133CECFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv224" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lima-Baraguey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Lescrinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27005j" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Petzold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.06.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNCK6TZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA23115A" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Stevens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel Moy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Joshua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.06.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTZ7H4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Piton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221510110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supanee Potisopon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agred" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002912" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.030932.111" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Wen Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Taillandier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2002.10506810" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Wuensche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200826h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zlatev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Manoharan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1004214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Janin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142700.nc0319s43" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200900220" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0ZB8SL6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lavergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bertrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801392" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6G4SS5GS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deglane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.052" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG6VMPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deglane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong M Moulton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802607780487704" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-7SXZNS9B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109066v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Johnson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Sayer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Yagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachindra S. Patil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Michel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prevot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097408v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Parey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Michel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400436" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lebleu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.086" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTDRZGCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg733" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01694-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2003.10506938" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652355v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gosselin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mrani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rayner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm00125a024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RG3NG9P1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(02)00215-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guerlavais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Imbach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1395-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.21.4151" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.20.4551" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01153-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1RV9WK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc970168i" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boiziau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00138-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HV2TJXR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651101v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Tosquellas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(01)80678-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W61XTRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650441v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Sanghvi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Bharadwaj" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Mesmaeker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1994-25664" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Degols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.6.1193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dan Cook" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)79047-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K32BMQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651150v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)80412-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0F6XB0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Louis Aubagnac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280126" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6ZHBKCC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Ber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0223-5234(91)90058-U" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeon-Louis Imbach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)94436-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSD321B8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652389v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kwo Chang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1987.10506374" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Lown" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10506354" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10508493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hausdorff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delpal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Machin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.109104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Ahmed&#8208;belkacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02481H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadija Keki&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milisavljevi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado6762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00737e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Poulain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101481" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03737774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03801035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob01569b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac876" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M G Colmant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Guiraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00520-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Boulias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toczyd&#322;owska-Socha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Liberman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takashima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sindelar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Despic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hawley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0231-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Malher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900740" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto Ortiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Muthmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samie Jaffrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02416986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Paesen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Thoreen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00328a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Aouadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanjoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02217-16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecilia Eydoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.06.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tamarkin-Ben-Harush" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ulitsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21907" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Jiao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya V Grozhik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lichiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02202-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline R&#252;ger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-968HX9SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01272h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.07.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW5C4P1B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Guillen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00599-15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439027v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido C. Paesen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sallamand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9749" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403381" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C3A22EF57CEFC052DB2FF8DBB50242C133CECFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv224" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lima-Baraguey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Lescrinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27005j" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Petzold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.06.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNCK6TZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA23115A" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Piton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221510110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Stevens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel Moy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Joshua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.06.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTZ7H4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supanee Potisopon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agred" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002912" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.030932.111" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Wen Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Taillandier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2002.10506810" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Wuensche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200826h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zlatev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Manoharan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1004214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Janin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142700.nc0319s43" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200900220" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0ZB8SL6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lavergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bertrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801392" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6G4SS5GS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deglane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.052" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG6VMPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deglane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong M Moulton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802607780487704" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-7SXZNS9B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109066v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Johnson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Sayer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Yagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachindra S. Patil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Michel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prevot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097408v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Parey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Michel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400436" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lebleu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.086" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTDRZGCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg733" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01694-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2003.10506938" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652355v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gosselin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mrani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rayner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm00125a024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RG3NG9P1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(02)00215-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guerlavais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Imbach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1395-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.21.4151" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.20.4551" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01153-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1RV9WK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc970168i" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boiziau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00138-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HV2TJXR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651101v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Tosquellas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(01)80678-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W61XTRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650441v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Sanghvi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Bharadwaj" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Mesmaeker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1994-25664" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Degols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.6.1193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dan Cook" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)79047-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K32BMQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651150v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)80412-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0F6XB0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Louis Aubagnac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280126" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6ZHBKCC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Ber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0223-5234(91)90058-U" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeon-Louis Imbach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)94436-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSD321B8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652389v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kwo Chang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1987.10506374" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Lown" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10506354" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10508493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>