--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,450 +66,450 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct interaction between RSV polymerase L and active Rab11a mediates viral ribonucleoprotein transport to assembly sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Joaquina Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Okhravijouybari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Bessonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein-primed RNA synthesis in SARS-CoVs and structural basis for inhibition by AT-527</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fattorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawna Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Selisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Feracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF NON-RADIOACTIVE ASSAYS TO STUDY THE RNA-DEPENDENT RNA-POLYMERASE ACTIVITY OF RESPIRATORY SYNCYTIAL VIRUS IN VITRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Okhravjouybari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">negative sense virus meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155925v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-03367971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -566,51 +566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Machin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Zoladek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,2124 +655,2124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of acyclic analogues of adenosine sulfonamides and their activity against RNA cap guanine N 7-methyltransferase of SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">Accelerated, high-quality photolithographic synthesis of RNA microarrays in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delpal</w:t>
+                <w:t xml:space="preserve">Tadija Kekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Canard</w:t>
+                <w:t xml:space="preserve">Nemanja Milisavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Joris Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decroly</w:t>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 143, pp.107035. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (31), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NJ02481H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ado6762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741812v1</w:t>
+                <w:t xml:space="preserve">hal-04741717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5′-cap RNA/SAM mimetic conjugates as bisubstrate inhibitors of viral RNA cap 2′-O-methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 143, pp.107035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.107035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated, high-quality photolithographic synthesis of RNA microarrays in situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadija Kekić</w:t>
+                <w:t xml:space="preserve">N-arylsulfonamide-based adenosine analogues to target RNA cap N7-methyltransferase nsp14 of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Milisavljević</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debart</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ado6762⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3md00737e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741717v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-arylsulfonamide-based adenosine analogues to target RNA cap N7-methyltransferase nsp14 of SARS-CoV-2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Synthesis of acyclic analogues of adenosine sulfonamides and their activity against RNA cap guanine N 7-methyltransferase of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143, pp.107035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3md00737e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NJ02481H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426066v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipitous Synthesis of 5-Hydroxyuridine from 2',3'-O-isopropylidene N4-Acetylcytidine by Hypervalent Iodine(III)-Mediated Reaction</w:t>
+                <w:t xml:space="preserve">Access to High‐Purity 7m G‐cap RNA in Substantial Quantities by a Convenient All‐Chemical Solid‐Phase Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Anne Maverick</w:t>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Theo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Baraguey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Yann Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2174-2554⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.756-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235363v1</w:t>
+                <w:t xml:space="preserve">hal-04235335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to High‐Purity 7m G‐cap RNA in Substantial Quantities by a Convenient All‐Chemical Solid‐Phase Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Theo Guez</w:t>
+                <w:t xml:space="preserve">AT-752 targets multiple sites and activities on the Dengue virus replication enzyme NS5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Feracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Thillier</w:t>
+                <w:t xml:space="preserve">Cécilia Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fattorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lea Lo Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300544⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.105574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2023.105574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235335v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AT-752 targets multiple sites and activities on the Dengue virus replication enzyme NS5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Fattorini</w:t>
+                <w:t xml:space="preserve">Structure-guided optimization of adenosine mimetics as selective and potent inhibitors of coronavirus nsp14 N7-methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hausdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Lo Bello</w:t>
+                <w:t xml:space="preserve">Sarah Barelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+                <w:t xml:space="preserve">Laura Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 212, pp.105574. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2023.105574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159074v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-guided optimization of adenosine mimetics as selective and potent inhibitors of coronavirus nsp14 N7-methyltransferases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serendipitous Synthesis of 5-Hydroxyuridine from 2',3'-O-isopropylidene N4-Acetylcytidine by Hypervalent Iodine(III)-Mediated Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barelier</w:t>
+                <w:t xml:space="preserve">Mary Anne Maverick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Nicollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Canard</w:t>
+                <w:t xml:space="preserve">Carine Baraguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-2174-2554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095336v1</w:t>
+                <w:t xml:space="preserve">hal-04235363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal RNA 2′O-methylation in the HIV-1 genome counteracts ISG20 nuclease-mediated antiviral effect</w:t>
+                <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila El Kazzi</w:t>
+                <w:t xml:space="preserve">Lorène Gonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Rabah</w:t>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Chamontin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Ferron</w:t>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860650v1</w:t>
+                <w:t xml:space="preserve">hal-03797501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisubstrate Strategies to Target Methyltransferases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Inhibiteurs bisubstrats de méthyltransférases virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727961v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Access to Unique C‐5’‐Acyl Modified Nucleosides through Liebeskind–Srogl Cross‐Coupling Reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A second type of N7-guanine RNA cap methyltransferase in an unusual locus of a large RNA virus genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawna Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101061⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (19), pp.11186-11198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737774v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiteurs bisubstrats de méthyltransférases virales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile access to 4′-( N -acylsulfonamide) modified nucleosides and evaluation of their inhibitory activity against SARS-CoV-2 RNA cap N 7-guanine-methyltransferase nsp14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (38), pp.7582-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ob01569b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721682v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile access to 4′-( N -acylsulfonamide) modified nucleosides and evaluation of their inhibitory activity against SARS-CoV-2 RNA cap N 7-guanine-methyltransferase nsp14</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Direct Access to Unique C‐5’‐Acyl Modified Nucleosides through Liebeskind–Srogl Cross‐Coupling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Anne Maverick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decroly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ob01569b⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801035v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Chevret</w:t>
+                <w:t xml:space="preserve">Potent Inhibition of SARS-CoV-2 nsp14 N 7-Methyltransferase by Sulfonamide-Based Bisubstrate Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hausdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Troussier</w:t>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe M G Colmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (8), pp.6231-6249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797501v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second type of N7-guanine RNA cap methyltransferase in an unusual locus of a large RNA virus genome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bisubstrate Strategies to Target Methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac876⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937366v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent Inhibition of SARS-CoV-2 nsp14 N 7-Methyltransferase by Sulfonamide-Based Bisubstrate Analogues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+                <w:t xml:space="preserve">Internal RNA 2′O-methylation in the HIV-1 genome counteracts ISG20 nuclease-mediated antiviral effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Chamontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe M G Colmant</w:t>
+                <w:t xml:space="preserve">François Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (8), pp.6231-6249. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c00120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721688v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The methyltransferase domain of the Respiratory Syncytial Virus L protein catalyzes cap N7 and 2’-O-methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pravien Abeywickrema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (5), pp.1-20. </w:t>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig-Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,291 +3124,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugation of Doxorubicin to siRNA Through Disulfide-based Self-immolative Linkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of adenine dinucleosides SAM analogs as specific inhibitors of SARS-CoV nsp14 RNA cap guanine-N7-methyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gauthier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mathis Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25112714⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.112557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991729v1</w:t>
+                <w:t xml:space="preserve">hal-02890580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of adenine dinucleosides SAM analogs as specific inhibitors of SARS-CoV nsp14 RNA cap guanine-N7-methyltransferase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+                <w:t xml:space="preserve">Conjugation of Doxorubicin to siRNA Through Disulfide-based Self-immolative Linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Guiraud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 201, pp.112557. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890580v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-Terminal Domain of the Sudan Ebolavirus L Protein Is Essential for RNA Binding and Methylation</w:t>
               </w:r>
@@ -3420,64 +3420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Sindelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Despic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,103 +3796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation of Small Molecules to RNA Using a Reducible Disulfide Linker Attached at the 2′-OH Position through a Carbamate Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (33), pp.5636-5645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3926,103 +3926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Adenine Dinucleosides 2′,5′-Bridged by Sulfur-Containing Linkers as Bisubstrate SAM Analogues for Viral RNA 2′- O -Methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4069,90 +4069,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Chemical Synthesis and Enzymatic Methylation to Access Short RNAs with Various 5′ Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Muthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samie Jaffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4184,485 +4184,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gymnotic delivery and gene silencing activity of reduction-responsive siRNAs bearing lipophilic disulfide-containing modifications at 2′-position</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gauthier</w:t>
+                <w:t xml:space="preserve">The methyltransferase domain of the Sudan ebolavirus L protein specifically targets internal adenosines of RNA substrates, in addition to the cap structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Claveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dupouy</w:t>
+                <w:t xml:space="preserve">Bruno Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Paesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.07.033⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (15), pp.7902-7912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197153v1</w:t>
+                <w:t xml:space="preserve">inserm-02416986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methyltransferase domain of the Sudan ebolavirus L protein specifically targets internal adenosines of RNA substrates, in addition to the cap structure</w:t>
+                <w:t xml:space="preserve">Ebola virus L protein harbors a new enzymatic activity involved in the internal methylation of RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky637⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.919-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02416986v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebola virus L protein harbors a new enzymatic activity involved in the internal methylation of RNAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debart</w:t>
+                <w:t xml:space="preserve">Gymnotic delivery and gene silencing activity of reduction-responsive siRNAs bearing lipophilic disulfide-containing modifications at 2′-position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (11), pp.919-921. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (16), pp.4635-4643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094423v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-responsive oligonucleotides in prodrug-based approaches for gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (26), pp.436-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4709,64 +4709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La-related protein 1 (LARP1) repression of TOP mRNA translation is mediated through its cap-binding domain and controlled by an adjacent regulatory region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carson Thoreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4813,103 +4813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2′,2′-disulfide-bridged dinucleotide conformationally locks RNA hairpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (17), pp.3181-3188. </w:t>
@@ -4973,77 +4973,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blanjoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (5), pp.1103-1119. </w:t>
@@ -5107,77 +5107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ecilia Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144, pp.330-339. </w:t>
@@ -5228,64 +5228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap-proximal nucleotides via differential eIF4E binding and alternative promoter usage mediate translational response to energy stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Tamarkin-Ben-Harush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ulitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,90 +5479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Methyltransferase: Structure and Functions for Drug Design Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lichiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Selisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5607,989 +5607,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic 2′- O -Acetal Ester RNAs: Synthesis, Thermal Duplex Stability, Nuclease Resistance, Cellular Uptake, and siRNA Activity after Spontaneous Naked Delivery</w:t>
+                <w:t xml:space="preserve">A versatile post-synthetic method on a solid support for the synthesis of RNA containing reduction-responsive modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Dubois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sonia Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600317⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (29), pp.7010-7017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob01272h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197248v1</w:t>
+                <w:t xml:space="preserve">hal-02197255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile post-synthetic method on a solid support for the synthesis of RNA containing reduction-responsive modifications</w:t>
+                <w:t xml:space="preserve">Lipophilic 2′- O -Acetal Ester RNAs: Synthesis, Thermal Duplex Stability, Nuclease Resistance, Cellular Uptake, and siRNA Activity after Spontaneous Naked Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (21), pp.2054-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ob01272h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02197255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, binding, nuclease resistance and cellular uptake properties of 2′- O -acetalester-modified oligonucleotides containing cationic groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dupouy</w:t>
+                <w:t xml:space="preserve">mRNA Capping by Venezuelan Equine Encephalitis Virus nsP1: Functional Characterization and Implications for Antiviral Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanjoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.07.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (16), pp.8292-8303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00599-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554637v1</w:t>
+                <w:t xml:space="preserve">hal-01439035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA Capping by Venezuelan Equine Encephalitis Virus nsP1: Functional Characterization and Implications for Antiviral Research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray structure and activities of an essential Mononegavirales L-protein domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Guillen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guido C. Paesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00599-15⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439035v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure and activities of an essential Mononegavirales L-protein domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Solid-Phase Synthesis of Oligonucleotide 5′-(α- P -Thio)triphosphates and 5′-(α- P -Thio)(β,γ-methylene)triphosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Baraguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2), pp.302-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439027v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-Phase Synthesis of Oligonucleotide 5′-(α- P -Thio)triphosphates and 5′-(α- P -Thio)(β,γ-methylene)triphosphates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">mRNA maturation in giant viruses: variation on a theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Priet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403381⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.3776-3788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554798v1</w:t>
+                <w:t xml:space="preserve">hal-01214084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA maturation in giant viruses: variation on a theme</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, binding, nuclease resistance and cellular uptake properties of 2′- O -acetalester-modified oligonucleotides containing cationic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (17), pp.5360-5368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of Partially Modified 2′-O-Pivaloyloxymethyl RNAs by a Base-Labile Protecting Group Strategy and their Potential for Prodrug-Based Gene-Silencing Applications.</w:t>
               </w:r>
@@ -6760,1268 +6760,1268 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7th International Conference on Environmental Catalysis (ICEC2012), Lyon, France, 146, pp.279-288. </w:t>
+              <w:t xml:space="preserve">, 2014, 146, pp.279-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biolabile 2'-O-pivaloyloxymethyl modification in an RNA helix: an NMR solution structure</w:t>
+                <w:t xml:space="preserve">Bacillus subtilis RNA deprotection enzyme RppH recognizes guanosine in the second position of its substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Lima-Baraguey</w:t>
+                <w:t xml:space="preserve">Jérémie Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Lescrinier</w:t>
+                <w:t xml:space="preserve">Valéry Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Debart</w:t>
+                <w:t xml:space="preserve">Audrey Dorleans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet Herdewijn</w:t>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.2638-2647. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (22), pp.8858-8863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob27005j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221510110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805121v1</w:t>
+                <w:t xml:space="preserve">hal-00829351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of specific dengue virus 2'-O- and N7-methyltransferase assays for antiviral drug screening.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sallamand</w:t>
+                <w:t xml:space="preserve">Solid-phase synthesis of 5′-triphosphate 2′-5′-oligoadenylates analogs with 3′-O-biolabile groups and their evaluation as RNase L activators and antiviral drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Petzold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Collet</w:t>
+                <w:t xml:space="preserve">Sarah K Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christabel Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Joshua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2013.06.001⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (17), pp.5461-5469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874640v1</w:t>
+                <w:t xml:space="preserve">hal-00874543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallophyte wastes and polymetallic catalysis: a promising combination in green chemistry. The illustrative synthesis of 59-capped RNA3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (15), pp.5204-5212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA23115A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis RNA deprotection enzyme RppH recognizes guanosine in the second position of its substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Thillier</w:t>
+                <w:t xml:space="preserve">Development of specific dengue virus 2'-O- and N7-methyltransferase assays for antiviral drug screening.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dorleans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">Christiane Petzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (3), pp.292-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2013.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221510110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00829351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase synthesis of 5′-triphosphate 2′-5′-oligoadenylates analogs with 3′-O-biolabile groups and their evaluation as RNase L activators and antiviral drugs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The biolabile 2'-O-pivaloyloxymethyl modification in an RNA helix: an NMR solution structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah K Stevens</w:t>
+                <w:t xml:space="preserve">Carine Lima-Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christabel Moy</w:t>
+                <w:t xml:space="preserve">Eveline Lescrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Joshua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Herdewijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.2638-2647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob27005j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874543v1</w:t>
+                <w:t xml:space="preserve">hal-00805121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis for Nucleotide Conservation at the Ends of the Dengue Virus Genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTIR and UV Spectroscopy Studies of Triplex Formation Between Pyrimidine Methoxyethylphosphoramidates α- Oligodeoxynucleotides and ds DNA Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supanee Potisopon</w:t>
+                <w:t xml:space="preserve">Bei-Wen Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Agred</w:t>
+                <w:t xml:space="preserve">Frédéric Geinguenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Priet</w:t>
+                <w:t xml:space="preserve">Eliane Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+                <w:t xml:space="preserve">Magali Naval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.1073-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2002.10506810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733199v1</w:t>
+                <w:t xml:space="preserve">hal-04648544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 5' cap-0 and cap-1 RNAs using solid-phase chemistry coupled with enzymatic methylation by human (guanine-N 7)-methyl transferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (4), pp.856-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.030932.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR and UV Spectroscopy Studies of Triplex Formation Between Pyrimidine Methoxyethylphosphoramidates α- Oligodeoxynucleotides and ds DNA Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bei-Wen Sun</w:t>
+                <w:t xml:space="preserve">Molecular Basis for Nucleotide Conservation at the Ends of the Dengue Virus Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Selisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Geinguenaud</w:t>
+                <w:t xml:space="preserve">Supanee Potisopon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Taillandier</w:t>
+                <w:t xml:space="preserve">Rym Agred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Naval</w:t>
+                <w:t xml:space="preserve">Stephane Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Laurent</w:t>
+                <w:t xml:space="preserve">Isabelle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (6), pp.1073-1081. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.e1002912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07391102.2002.10506810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648544v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Preliminary Evaluation of pro-RNA 2'-O-Masked with Biolabile Pivaloyloxymethyl Groups in an RNA Interference Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8098,77 +8098,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solid-phase chemical synthesis of 5'-triphosphates of DNA, RNA and their analogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthiah Manoharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8219,103 +8219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis of RNA with base-labile 2'-O-(pivaloyloxymethyl)-protected ribonucleoside phosphoramidites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Nucleic Acid Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Supplement 43, pp.3.19.1-3.19.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8349,77 +8349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From anionic to cationic alpha-anomeric oligodeoxynucleotides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.494-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8595,77 +8595,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of new 2'-O-acetalester protecting groups for regular RNA synthesis and original 2'-modified proRNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.4046-4049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8834,621 +8834,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-propynylamino alpha-deoxyuridine promotes DNA duplex stabilization of anionic and neutral but not cationic alpha-oligonucleotides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical modifications to improve the cellular uptake of oligonucleotides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Deglane</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïd Abes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Deglane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong M Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.11.052⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (7), pp.727-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156802607780487704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137368v1</w:t>
+                <w:t xml:space="preserve">hal-00150534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modifications to improve the cellular uptake of oligonucleotides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">5-propynylamino alpha-deoxyuridine promotes DNA duplex stabilization of anionic and neutral but not cationic alpha-oligonucleotides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deglane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (7), pp.727-37. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.951-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156802607780487704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150534v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of DNA modifications on DNA processing by HIV-1 integrase and inhibitor binding.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the guanidinium group on hybridization and cellular uptake of cationic oligonucleotides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deglane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison A. Johnson</w:t>
+                <w:t xml:space="preserve">Said Abes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane M. Sayer</w:t>
+                <w:t xml:space="preserve">Thibaud Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haruhiko Yagi</w:t>
+                <w:t xml:space="preserve">Paul Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachindra S. Patil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debart</w:t>
+                <w:t xml:space="preserve">Eric Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 281 (43), pp.32428-32438</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.684-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109066v1</w:t>
+                <w:t xml:space="preserve">hal-00022245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the guanidinium group on hybridization and cellular uptake of cationic oligonucleotides.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of DNA modifications on DNA processing by HIV-1 integrase and inhibitor binding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Abes</w:t>
+                <w:t xml:space="preserve">Allison A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Michel</w:t>
+                <w:t xml:space="preserve">Jane M. Sayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Prevot</w:t>
+                <w:t xml:space="preserve">Haruhiko Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vivès</w:t>
+                <w:t xml:space="preserve">Sachindra S. Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.684-692</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (43), pp.32428-32438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022245v1</w:t>
+                <w:t xml:space="preserve">hal-00109066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evaluation of acyloxymethyl or acylthiomethyl groups as biolabile 2'-O-protections of RNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.3869-3872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9486,77 +9486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Stable DNA Triplexes Formed with Cationic Phosphoramidate Pyrimidine α‐Oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (7), pp.1254-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9603,51 +9603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward high yield synthesis of peptide–oligonucleotide chimera through a disulfide bridge: A simplified method for oligonucleotide activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9762,51 +9762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martinand-Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lebleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,64 +9883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient guanidination of the phosphate linkage towards cationic phosphoramidate oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (35), pp.6579-6582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9987,90 +9987,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR and UV Spectroscopy Studies of Triplex Formation Between α-Oligonucleotides with Non-Ionic Phoshoramidate Linkages and DNA Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Geinguenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (3), pp.435-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10098,506 +10098,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, DNA binding and biological evaluation of synthetic precursors and novel analogs of netropsin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2-Amino-α-2′-deoxyadenosine increased duplex stability of methoxyethylphosphoramidate α-Oligodeoxynucleotides with RNA target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Naval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm00125a024⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (11), pp.1435-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-894x(02)00215-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652355v1</w:t>
+                <w:t xml:space="preserve">hal-04600717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Amino-α-2′-deoxyadenosine increased duplex stability of methoxyethylphosphoramidate α-Oligodeoxynucleotides with RNA target</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to monitor solid-phase synthesis of oligonucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Guerlavais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Imbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0960-894x(02)00215-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 374 (1), pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-002-1395-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600717v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of MALDI-TOF mass spectrometry to monitor solid-phase synthesis of oligonucleotides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, DNA binding and biological evaluation of synthetic precursors and novel analogs of netropsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Guerlavais</w:t>
+                <w:t xml:space="preserve">Driss Mrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Meyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Morvan</w:t>
+                <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (5), pp.1074-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm00125a024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-002-1395-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600638v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral and steric effects in the efficient binding of α α α α-anomeric deoxyoligonucleoside N-alkylphosphoramidates to ssDNA and RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Naval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 27 (21), pp.4151 - 4159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10631,90 +10631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomeric inversion (from β to α) in methylphosphonate oligonucleosides enhances their affinity for DNA and RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (20), pp.4551 - 4556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10748,77 +10748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route to oligodeoxynucleoside phosphoramidates (PNH2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 38 (30), pp.5285-5288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10864,90 +10864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterase-triggered fluorescence of fluorogenic oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ned J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (6), pp.856-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10994,64 +10994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimeric alpha‐beta oligonucleotides as antisense inhibitors of reverse transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Boiziau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11117,316 +11117,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hybridizing abilities and nuclease resistance in the design of chimeric α-anomeric oligodeoxynucleotides containing β-anomeric gaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient and Stereoselective Synthesis of 3′-Deoxy 3′ - C -Branched-Chain Substituted Thymidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Sanghvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Bharadwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Imbach</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Mesmaeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0960-894X(01)80678-8⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1994 (11), pp.1163-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-1994-25664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651101v1</w:t>
+                <w:t xml:space="preserve">hal-04650441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Stereoselective Synthesis of 3′-Deoxy 3′ - C -Branched-Chain Substituted Thymidine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yogesh Sanghvi</w:t>
+                <w:t xml:space="preserve">Optimization of hybridizing abilities and nuclease resistance in the design of chimeric α-anomeric oligodeoxynucleotides containing β-anomeric gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramesh Bharadwaj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain de Mesmaeker</w:t>
+                <w:t xml:space="preserve">Guilhem Tosquellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Imbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (8), pp.1041-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-894X(01)80678-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-1994-25664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and base-pairing properties of the nuclease-resistant α-anomeric dodecaribonucleotide α-[r(UCUUAACCCACA)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Degols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11486,77 +11486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular radical C-C bond formation: Synthesis of a novel dinucleoside linker for non-anionic antisense oligonucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh Sanghvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dan Cook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,77 +11615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and incorporation of methyleneoxy(methylimino) linked thymidine dimer into antisense oligonucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh Sanghvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dan Cook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11757,90 +11757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nouveaux dérivés et analogues de la nétropsine et identification de leurs intermédiaires de synthèse par spectrométrie de masse FAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Louis Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Mrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 28 (1), pp.145-151. </w:t>
@@ -11890,77 +11890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, DNA binding properties and biological evaluation of novel oligo-meta-benzamides related to netropsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12024,64 +12024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar modified oligonucleotides : II. Solid phase synthesis of nuclease resistant α-anomeric uridylates as potential antisense agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeon-Louis Imbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12140,64 +12140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Conformation of the Duplex Consensus 5′-Splice Site d [(CpApGpGpTpApApGpT) (ApCpTpTpApCpCpTpG)] Deduced from High Field 1 H-NMR of the Non-Exchangeable and Imino Protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12274,64 +12274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Conformation of the Duplex Consensus Acceptor Exon: Intron Junction d [(CpTpApCpApGpGpT) (ApCpCpTpGpTpApG)] deduced from High-Field 1 H-NMR of Non-Exchangeable and Imino Protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12430,64 +12430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. William Lown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ding-Kwo Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Imbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12697,77 +12697,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical RNA Synthesis Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 2011/0275793 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12954,51 +12954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hausdorff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delpal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Machin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.109104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Ahmed&#8208;belkacem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02481H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadija Keki&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milisavljevi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado6762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00737e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Poulain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101481" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03737774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03801035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob01569b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac876" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M G Colmant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Guiraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00520-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Boulias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toczyd&#322;owska-Socha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Liberman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takashima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sindelar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Despic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hawley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0231-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Malher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900740" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto Ortiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Muthmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samie Jaffrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02416986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Paesen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018230" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Thoreen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00328a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Aouadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanjoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02217-16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecilia Eydoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.06.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tamarkin-Ben-Harush" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ulitsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21907" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Jiao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya V Grozhik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lichiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02202-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline R&#252;ger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-968HX9SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01272h" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.07.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW5C4P1B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Guillen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00599-15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439027v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido C. Paesen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sallamand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9749" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403381" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C3A22EF57CEFC052DB2FF8DBB50242C133CECFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214084v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv224" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lima-Baraguey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Lescrinier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27005j" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Petzold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.06.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNCK6TZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA23115A" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Piton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221510110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Stevens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel Moy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Joshua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.06.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTZ7H4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supanee Potisopon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agred" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002912" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.030932.111" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Wen Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Taillandier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2002.10506810" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Wuensche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200826h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zlatev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Manoharan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1004214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Janin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142700.nc0319s43" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200900220" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0ZB8SL6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lavergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bertrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801392" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6G4SS5GS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deglane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.052" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG6VMPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deglane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong M Moulton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802607780487704" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-7SXZNS9B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109066v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Johnson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Sayer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Yagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachindra S. Patil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Michel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prevot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097408v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Parey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Michel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400436" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lebleu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.086" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTDRZGCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg733" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01694-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2003.10506938" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652355v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gosselin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mrani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rayner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm00125a024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RG3NG9P1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(02)00215-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guerlavais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Imbach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1395-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.21.4151" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.20.4551" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01153-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1RV9WK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc970168i" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boiziau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00138-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HV2TJXR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651101v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Tosquellas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(01)80678-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W61XTRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650441v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Sanghvi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Bharadwaj" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Mesmaeker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1994-25664" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Degols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.6.1193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dan Cook" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)79047-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K32BMQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651150v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)80412-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0F6XB0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Louis Aubagnac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280126" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6ZHBKCC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Ber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0223-5234(91)90058-U" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeon-Louis Imbach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)94436-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSD321B8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652389v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kwo Chang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1987.10506374" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Lown" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10506354" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10508493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hausdorff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delpal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Machin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.109104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadija Keki&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milisavljevi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado6762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Ahmed&#8208;belkacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00737e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02481H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115474" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac876" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03801035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob01569b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03737774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M G Colmant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112557" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00520-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Boulias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toczyd&#322;owska-Socha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Liberman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takashima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sindelar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Despic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hawley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0231-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Malher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900740" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto Ortiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Muthmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samie Jaffrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02416986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Paesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky637" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018230" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Thoreen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00328a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Aouadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanjoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02217-16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecilia Eydoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.06.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tamarkin-Ben-Harush" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ulitsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21907" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Jiao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya V Grozhik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lichiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02202-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01272h" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline R&#252;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-968HX9SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Guillen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00599-15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439027v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido C. Paesen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sallamand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9749" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403381" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C3A22EF57CEFC052DB2FF8DBB50242C133CECFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv224" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.07.054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW5C4P1B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Piton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221510110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Stevens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel Moy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Joshua" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.06.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTZ7H4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173870v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA23115A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Petzold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.06.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNCK6TZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805121v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lima-Baraguey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Lescrinier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27005j" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Wen Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Taillandier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2002.10506810" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.030932.111" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supanee Potisopon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agred" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002912" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Wuensche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200826h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zlatev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Manoharan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1004214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Janin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142700.nc0319s43" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200900220" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0ZB8SL6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lavergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bertrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801392" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6G4SS5GS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150534v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deglane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong M Moulton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clair" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802607780487704" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-7SXZNS9B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deglane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG6VMPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Michel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prevot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Johnson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Sayer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Yagi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachindra S. Patil" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097408v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Parey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Michel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400436" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lebleu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.086" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTDRZGCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg733" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01694-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2003.10506938" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(02)00215-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600638v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guerlavais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Imbach" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1395-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652355v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gosselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mrani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rayner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm00125a024" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RG3NG9P1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.21.4151" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.20.4551" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01153-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1RV9WK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc970168i" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boiziau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00138-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HV2TJXR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650441v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Sanghvi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Bharadwaj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Mesmaeker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1994-25664" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651101v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Tosquellas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(01)80678-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W61XTRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Degols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.6.1193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dan Cook" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)79047-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K32BMQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651150v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)80412-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0F6XB0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Louis Aubagnac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280126" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6ZHBKCC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Ber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0223-5234(91)90058-U" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeon-Louis Imbach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)94436-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSD321B8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652389v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kwo Chang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1987.10506374" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Lown" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10506354" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10508493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>