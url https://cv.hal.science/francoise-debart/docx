--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1723,524 +1723,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A second type of N7-guanine RNA cap methyltransferase in an unusual locus of a large RNA virus genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawna Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Gonnin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joris Troussier</w:t>
+                <w:t xml:space="preserve">Théo Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102337⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (19), pp.11186-11198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797501v2</w:t>
+                <w:t xml:space="preserve">hal-03937366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiteurs bisubstrats de méthyltransférases virales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile access to 4′-( N -acylsulfonamide) modified nucleosides and evaluation of their inhibitory activity against SARS-CoV-2 RNA cap N 7-guanine-methyltransferase nsp14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (38), pp.7582-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ob01569b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721682v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second type of N7-guanine RNA cap methyltransferase in an unusual locus of a large RNA virus genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+                <w:t xml:space="preserve">Importance of RNA length for in vitro encapsidation by the nucleoprotein of human respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Gonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debart</w:t>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937366v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile access to 4′-( N -acylsulfonamide) modified nucleosides and evaluation of their inhibitory activity against SARS-CoV-2 RNA cap N 7-guanine-methyltransferase nsp14</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibiteurs bisubstrats de méthyltransférases virales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Ahmed‐belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801035v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Access to Unique C‐5’‐Acyl Modified Nucleosides through Liebeskind–Srogl Cross‐Coupling Reaction</w:t>
               </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Sindelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Despic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Chemical Synthesis and Enzymatic Methylation to Access Short RNAs with Various 5′ Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Muthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Paesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7129,307 +7129,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallophyte wastes and polymetallic catalysis: a promising combination in green chemistry. The illustrative synthesis of 59-capped RNA3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thillier</w:t>
+                <w:t xml:space="preserve">Development of specific dengue virus 2'-O- and N7-methyltransferase assays for antiviral drug screening.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Losfeld</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Christiane Petzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (15), pp.5204-5212. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (3), pp.292-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3RA23115A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173870v1</w:t>
+                <w:t xml:space="preserve">hal-00874640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of specific dengue virus 2'-O- and N7-methyltransferase assays for antiviral drug screening.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axelle Collet</w:t>
+                <w:t xml:space="preserve">Metallophyte wastes and polymetallic catalysis: a promising combination in green chemistry. The illustrative synthesis of 59-capped RNA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Losfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2013.06.001⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (15), pp.5204-5212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA23115A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00874640v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biolabile 2'-O-pivaloyloxymethyl modification in an RNA helix: an NMR solution structure</w:t>
               </w:r>
@@ -9730,265 +9730,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic phosphoramidate -oligonucleotides efficiently target single-stranded DNA and RNA and inhibit hepatitis C virus IRES-mediated translation</w:t>
+                <w:t xml:space="preserve">Efficient guanidination of the phosphate linkage towards cationic phosphoramidate oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkg733⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (35), pp.6579-6582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(03)01694-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878566v1</w:t>
+                <w:t xml:space="preserve">hal-04600871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient guanidination of the phosphate linkage towards cationic phosphoramidate oligonucleotides</w:t>
+                <w:t xml:space="preserve">Cationic phosphoramidate -oligonucleotides efficiently target single-stranded DNA and RNA and inhibit hepatitis C virus IRES-mediated translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinand-Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lebleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 44 (35), pp.6579-6582. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (18), pp.5282 - 5290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(03)01694-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600871v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR and UV Spectroscopy Studies of Triplex Formation Between α-Oligonucleotides with Non-Ionic Phoshoramidate Linkages and DNA Targets</w:t>
               </w:r>
@@ -10540,51 +10540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Naval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10657,51 +10657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rayner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12954,51 +12954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hausdorff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delpal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Machin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.109104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadija Keki&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milisavljevi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado6762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Ahmed&#8208;belkacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00737e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02481H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115474" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac876" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03801035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob01569b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03737774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M G Colmant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112557" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00520-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Boulias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toczyd&#322;owska-Socha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Liberman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takashima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sindelar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Despic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hawley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0231-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Malher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900740" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto Ortiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Muthmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samie Jaffrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02416986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Paesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky637" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018230" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Thoreen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00328a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Aouadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanjoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02217-16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecilia Eydoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.06.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tamarkin-Ben-Harush" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ulitsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21907" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Jiao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya V Grozhik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lichiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02202-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01272h" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline R&#252;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-968HX9SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Guillen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00599-15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439027v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido C. Paesen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sallamand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9749" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403381" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C3A22EF57CEFC052DB2FF8DBB50242C133CECFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv224" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.07.054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW5C4P1B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Piton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221510110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Stevens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel Moy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Joshua" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.06.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTZ7H4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173870v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA23115A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Petzold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.06.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNCK6TZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805121v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lima-Baraguey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Lescrinier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27005j" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Wen Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Taillandier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2002.10506810" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.030932.111" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supanee Potisopon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agred" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002912" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Wuensche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200826h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zlatev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Manoharan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1004214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Janin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142700.nc0319s43" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200900220" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0ZB8SL6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lavergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bertrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801392" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6G4SS5GS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150534v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deglane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong M Moulton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clair" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802607780487704" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-7SXZNS9B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deglane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG6VMPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Michel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prevot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Johnson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Sayer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Yagi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachindra S. Patil" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097408v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Parey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Michel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400436" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lebleu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.086" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTDRZGCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg733" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01694-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2003.10506938" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(02)00215-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600638v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guerlavais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Imbach" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1395-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652355v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gosselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mrani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rayner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm00125a024" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RG3NG9P1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.21.4151" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.20.4551" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01153-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1RV9WK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc970168i" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boiziau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00138-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HV2TJXR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650441v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Sanghvi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Bharadwaj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Mesmaeker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1994-25664" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651101v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Tosquellas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(01)80678-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W61XTRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Degols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.6.1193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dan Cook" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)79047-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K32BMQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651150v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)80412-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0F6XB0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Louis Aubagnac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280126" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6ZHBKCC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Ber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0223-5234(91)90058-U" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeon-Louis Imbach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)94436-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSD321B8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652389v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kwo Chang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1987.10506374" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Lown" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10506354" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10508493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hausdorff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delpal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Machin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Zoladek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.109104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadija Keki&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milisavljevi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Troussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado6762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Ahmed&#8208;belkacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.107035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00737e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02481H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115474" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03937366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03801035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ob01569b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797501v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102337" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03737774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe M G Colmant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila El Kazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig-Zamboni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmyter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Guiraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112557" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00520-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Boulias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toczyd&#322;owska-Socha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hawley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Liberman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takashima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sindelar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Despic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hawley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0231-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Malher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900740" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto Ortiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901120" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197219v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Muthmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samie Jaffrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02416986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Paesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky637" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018230" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.07.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Thoreen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00328a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Aouadi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanjoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02217-16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02349530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecilia Eydoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.06.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tamarkin-Ben-Harush" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ulitsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Dikstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21907" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Jiao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya V Grozhik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Barral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lichiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02202-16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rouanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01272h" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline R&#252;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-968HX9SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Guillen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00599-15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439027v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido C. Paesen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sallamand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9749" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403381" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C3A22EF57CEFC052DB2FF8DBB50242C133CECFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214084v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv224" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.07.054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW5C4P1B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Piton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Larue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dorleans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221510110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Stevens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel Moy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Joshua" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.06.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RTZ7H4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Petzold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.06.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNCK6TZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA23115A" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805121v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lima-Baraguey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Lescrinier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Herdewijn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27005j" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Wen Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geinguenaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Taillandier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Naval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2002.10506810" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.030932.111" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supanee Potisopon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Agred" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002912" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Wuensche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo200826h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zlatev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Manoharan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1004214" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Janin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471142700.nc0319s43" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200900220" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0ZB8SL6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lavergne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200801275" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bertrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801392" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6G4SS5GS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150534v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deglane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong M Moulton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clair" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802607780487704" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-7SXZNS9B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137368v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deglane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.11.052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG6VMPQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Michel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prevot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison A. Johnson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Sayer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Yagi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachindra S. Patil" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097408v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Parey" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600743v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Michel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400436" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lebleu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.07.086" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTDRZGCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600871v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)01694-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878566v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinand-Mari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg733" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2003.10506938" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-894x(02)00215-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600638v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guerlavais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Imbach" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1395-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652355v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gosselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mrani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rayner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm00125a024" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RG3NG9P1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008441v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.21.4151" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.20.4551" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01153-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1RV9WK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned J. Lamb" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc970168i" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boiziau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Toulme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(95)00138-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HV2TJXR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650441v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Sanghvi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Bharadwaj" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Mesmaeker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1994-25664" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651101v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Tosquellas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(01)80678-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W61XTRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Degols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.6.1193" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dan Cook" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)79047-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K32BMQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651150v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(00)80412-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0F6XB0Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Louis Aubagnac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280126" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6ZHBKCC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651228v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Ber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Auclair" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0223-5234(91)90058-U" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeon-Louis Imbach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)94436-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSD321B8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652389v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding-Kwo Chang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1987.10506374" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Lown" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10506354" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1986.10508493" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>