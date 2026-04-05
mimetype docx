--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise Decortis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Paris 8 Vincennes Saint Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-3565-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans les théories de l’activité et l’approche historico-culturelle  du développement des enfants et des adultes. Mes expériences de recherche m’ont amenée à contribuer à plusieurs projets de recherche et réseaux internationaux et européens qui concernent le travail, l’éducation, la vie quotidienne et l’art. Les concepts et méthodes de l’ergonomie pour analyser l’activité et concevoir de nouveaux dispositifs technologiques en constituent les fondements.Au fil de mes recherches, la compréhension de l’activité narrative et créative dans une perspective développementale s’est imposée comme dimension centrale. La compréhension de la créativité appartenant à tous et se développant par le « faire » en situation et en interaction avec nos pairs présente un double intérêt pratique : contribuer au développement de ressources pour le sujet capable afin que celui-ci soit en capacités d’agir et de répondre de façon adaptée, et signifiante pour lui, à notre société en perpétuel mouvement ; comprendre la centralité du développement de l’activité créative à tous les niveaux de l’enseignement.Dans la perspective conceptualisée par Vygotski, je m’intéresse au développement de l’imagination et de la créativité tout au long de la vie et j’explore les dispositifs pour les enfants et les adolescents qui peuvent y contribuer. Avec des collègues chercheurs, doctorant.es et étudiant.es,  nos recherches récentes questionnent l’activité et le « faire » d’enfants et d’adolescents dans l’éducation, à l’hôpital, au musée ; les conditions dans lesquelles ces activités créatives peuvent servir de levier pour l’éducation ; l’activité d’adultes au travail et dans leur vie quotidienne, dans l’accompagnement des familles de jeunes patients à l’hôpital, etc. La richesse et la diversité des expériences vécues, inscrites dans le réel, contribuent à augmenter le pouvoir créateur du sujet au fur et à mesure de son avancée dans la vie.Professeure à l’Université Paris 8 depuis 2009, j’ai été, entre 1995 et 2009, chercheur qualifié du Fonds National de Recherche Scientifique (FNRS) à l’Université de Liège (Belgique), entre 1990 et 1996, agent des Commissions Européennes au Centre Commun de Recherche à Ispra (Italie). J’ai réalisé une thèse de doctorat au Centre de Recherche à Ispra (1987-1992) sur le thème de la modélisation cognitive dans des systèmes complexes, sous la direction de Véronique De Keyser. Mon Habilitation à Diriger des Recherches, dont le garant a été Pierre Rabardel, a été soutenue à l’Université Paris 8 en 2008.A l’Université Paris 8, je suis responsable du Master d’Ergonomie, co-directrice du laboratoire Paragraphe et responsable de l’axe C3U, membre du Conseil d’UFR de psychologie, du Conseil Académique, du Conseil de la Formation et de la Vie Universitaire (2016-2021), de la Commission Recherche, du Comité consultatif de l’UFR de psychologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un manga en classe à l'aide d'un environnement numérique Etude de l'activité narrative dans sa dimension multi instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des enfants avec une interface tangible et narrative : un instrument au service de la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18-2 (1), https://www.openscience.fr/Analyse-de-l-activite-des-enfants-avec-une-interface-tangible-et-narrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15-2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a designerly learning through authentic making activities in elementary classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et concevoir pour le développement du sujet tout au long de la vie : de l’enfant dans sa vie quotidienne à l’adulte en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding museum activity to contribute to the design of tools for cultural mediation: new dimensions of activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les logiques intrinsèques du médiateur culturel et du jeune public en situation de visite muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, there was a fairy who walked in paradise &amp;quot; The child finalised, mediatised and creative narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité narrative dans ses dimensions multi instrumentée et créative en situation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and places: when interacting with and in physical space becomes a meaningful experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.407-415. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-009-0267-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un environnement d'esquisses virtuelles et d'un modèle 3D précoce sur l'activité de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Interactions Hommes-Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.65-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media composition and narrative performance at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (2), pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating effects of active and distributed instruments on narrative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15(6), pp.801-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active Tools for Supporting Narrative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux instruments actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Polazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory, cognitive ergonomics and distributed cognition : three views of a transport company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirfalise Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator strategies in a dynamic environment in relation to an operator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (11), pp.1291-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model in a blackboard architecture : synergism of AI and Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 36 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSIMO : A cognitive simulation model of human decision making and behaviour in complex work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (5), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle de l'activité cognitive lors des démarrages de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51 (2), pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite collective dans un système automatisé appréhendée à travers les communications verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 9 (1/2), pp.27-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité : coefficient social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers de ville De la médiation ou de ses lieux dans une ville en chantier permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris – La Villette, Laboratoire de recherche, AHTTEP, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bribes, new museum guestbook. Make cultural mediation a room for creative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'HyperHeritage (HIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l’activité peuvent-elles offrir de nouvelles perspectives pour le design non-intentionnel dans l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Design 12e Colloque International sur les sciences et technologies de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design, Université de Manouba, Tunis, Tunisie, Nov 2022, Hammamet (TUN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genèses de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Approche instrumentale. Expansion et devenirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3U Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des usages du numérique dans une classe de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Approche instrumentale. Expansion et devenirs »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Saint-Denis (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche instrumentale étendue, le cycle de l’activité créatrice de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approche instrumentale : expansions et devenirs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3-Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et ressources informationnelles dans les transports en commun : quelles utilisations pour quelles activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2019, 54è congrés de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence humaine, asymétrie sujet(s)-artefacts et système de ressources : une proposition de lecture par l'approche instrumentale des situations d'usage de dispositifs à base d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et pratiques en didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation des méthodes dans une intervention ergonomique en binôme : quelles mises en place et quels apports pour analyser l'activité des voyageurs dans les transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir et converser sur l'activité. Le dessin comme objet intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children creativity at school : learning to produce mutlimedia stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Forcisi Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative pour l'activité narrative et créative avec des enfants de 9-11 ans dans une perspective de l'ergonomie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Socio-Cultural Perspective on “Making”: A Pupils’ Journey through Materials, People and Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Children 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the conditions for a Designerly Learning in Elementary Classrooms : Building a Frame to Open a World of Possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabLearn Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Preston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Créativité et l'imagination chez Vygotski au cœur de l'Ergonomie orientée enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SCIENTIFIQUE INTERNATIONAL pour le 120e anniversaire de la naissance de Lev Vygotsky "L'Homme dans le monde de l'incertitude. Méthodologie de la cognition culturelle et historique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestation participant au Programme de la 25e édition de la Fête de la Science en France. Centre de Russie pour la Science et la Culture, Paris, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le travail et les représentations : réflexion sur la pratique pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 51 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly automated driving : analysis of takeover request activity and user experience. What differences between planned and unplanned takeover request ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Hadj Selem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan, E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence HFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant et vécu de la reprise en main d'un véhicule autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la 15ème édition d'Ergo IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la conduite automobile : suppression ou transformation de l’activité du conducteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et approche systémique de situations de délégation de conduite : apport pour la compréhension de l'activité de conduite automobile autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès international, Société d’Ergonomie de Langue Française.(SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and safety in radiotherapy : study of appropriation during training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès de la SELF 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, la Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité d’expérimentation pour approcher la validité d’une simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès international de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From analysis to modelling : A dynamic and situated approach to creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé à l’International Conference on Interaction Design and Children (IDC’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités muséales et les médiations culturelles : de nouveaux terrains d'études et de nouvelles collaborations pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimmy Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creativity To the Development of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions technologiques en radiothérapie : quels impacts sur l’activité des soignants et la sécurité des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interaction Design & Children at University Paris 8: between French-speaking ergonomics and sociocultural psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ann Arbor (MI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’activité créatrice de l’imagination peut-­il nous aider à concevoir des technologies pour les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque international. A tribute to Jean-Charles Lebahar. La créativité peut-elle s’enseigner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using images in the narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a competency model of video games effective players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction design for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coding and de-coding as ways of participation : digital media for marginalized young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Schelhowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics artefacts, space and community : a case study on pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural model for enhancing joint creative activities exploring spaces and places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for social interaction through physical play</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inclusion and creative expression using non-digital artefacts: a case study on pinhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kids story writers - POGO, Tell-Tale, Sprite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting collaborative design using and horizontal tabletop display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association (IEA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative and mediated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction (HCI) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble (38000), France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearing computer, emerging creativity: an educational environment for cooperative story building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Interaction Design and CHildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO : a story is like the wind through the crack of a door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Jönkoping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Human Factors and Power Plants, Monterey, California, June 1988.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive models and complex physical systems: a distributed implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective control in an automatized system as apprehended in verbal communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Analysis, Design and Evaluation of Man Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Mancini, Sep 1985, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time: The Cinderella of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. 2015, Le Travail Humain, Alain Lancry, 978-2-13-061770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity and encounters with Works of Art : developping a situated diachronic and systemic vision of curiosity in museum situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Science of Curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus d'appropriation d'une classe mobile à l'école primaire ? Analyse diachronique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLPC, un ordinateur par enfant, mythe et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie orientée enfant : concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Philippe Bootz. Et si la poésie numérique était appréhendée depuis l’activité… In F. Decortis (Eds.), Concevoir pour les enfants : l’ergonomie orientée enfants (pp. 353-374).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulanger Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piazza&amp;quot;. COnvivial spaces for intergenerational learning: What places for the digital age ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formatex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current developments in computer-assisted learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for external representations in architectural design ? The influence of a virtual office environment and early 3D view on design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sydney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Centre of Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narrative experiences for children through real time media manipulation : POGOworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thursfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funology : from usability to enjoyment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of POGO world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lawrence Erlbaum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cognitive Task Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils distribués et actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références temporelles utilisées lors des arrêts de haut fourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion du temps dans les environnements dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement cognitif et organisationnel des micro-incidents dans le domaine du contrôle aérien : analyse des boucles de régulation formelles et informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bressolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert de Terssac; Erhart Friedberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1996, 978-2906769335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et coopération : de la théorie des actes de langage à l'approche ethnométhodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1994, 2-906769-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation collective des activités basée sur une connaissance mutuelle de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellorini Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cognitive et analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en analyse du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dimension of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approach of francophone ergonomy : studying new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès van Daele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of new technology in a postal sorting centre : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Crommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour le développement des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on research on technology enhanced spaces for intergenerational learning. Literature reviews and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: technology enhanced public spaces for intergenerational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barajas Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of narrative theories for learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une classe mobile à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Paragraphe, Université Paris 8, Université Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTS ET HANDICAP Médiations humaines et techniques pour un accès durable à l’offre culturelle, Rapport de recherche, Université Paris 8 – CNAP – Association Perspectives et Actions - Projet AD’OC,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8, Association Perspectives et Actions - Projet AD’OC. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural perspective of creativity for the design of educational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">elearning. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO Theoretical framwork. Narrative and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Liège (Belgique). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency, Vienna. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité narrative et les nouvelles technologies pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04547361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise Decortis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Paris 8 Vincennes Saint Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-3565-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans les théories de l’activité et l’approche historico-culturelle  du développement des enfants et des adultes. Mes expériences de recherche m’ont amenée à contribuer à plusieurs projets de recherche et réseaux internationaux et européens qui concernent le travail, l’éducation, la vie quotidienne et l’art. Les concepts et méthodes de l’ergonomie pour analyser l’activité et concevoir de nouveaux dispositifs technologiques en constituent les fondements.Au fil de mes recherches, la compréhension de l’activité narrative et créative dans une perspective développementale s’est imposée comme dimension centrale. La compréhension de la créativité appartenant à tous et se développant par le « faire » en situation et en interaction avec nos pairs présente un double intérêt pratique : contribuer au développement de ressources pour le sujet capable afin que celui-ci soit en capacités d’agir et de répondre de façon adaptée, et signifiante pour lui, à notre société en perpétuel mouvement ; comprendre la centralité du développement de l’activité créative à tous les niveaux de l’enseignement.Dans la perspective conceptualisée par Vygotski, je m’intéresse au développement de l’imagination et de la créativité tout au long de la vie et j’explore les dispositifs pour les enfants et les adolescents qui peuvent y contribuer. Avec des collègues chercheurs, doctorant.es et étudiant.es,  nos recherches récentes questionnent l’activité et le « faire » d’enfants et d’adolescents dans l’éducation, à l’hôpital, au musée ; les conditions dans lesquelles ces activités créatives peuvent servir de levier pour l’éducation ; l’activité d’adultes au travail et dans leur vie quotidienne, dans l’accompagnement des familles de jeunes patients à l’hôpital, etc. La richesse et la diversité des expériences vécues, inscrites dans le réel, contribuent à augmenter le pouvoir créateur du sujet au fur et à mesure de son avancée dans la vie.Professeure à l’Université Paris 8 depuis 2009, j’ai été, entre 1995 et 2009, chercheur qualifié du Fonds National de Recherche Scientifique (FNRS) à l’Université de Liège (Belgique), entre 1990 et 1996, agent des Commissions Européennes au Centre Commun de Recherche à Ispra (Italie). J’ai réalisé une thèse de doctorat au Centre de Recherche à Ispra (1987-1992) sur le thème de la modélisation cognitive dans des systèmes complexes, sous la direction de Véronique De Keyser. Mon Habilitation à Diriger des Recherches, dont le garant a été Pierre Rabardel, a été soutenue à l’Université Paris 8 en 2008.A l’Université Paris 8, je suis responsable du Master d’Ergonomie, co-directrice du laboratoire Paragraphe et responsable de l’axe C3U, membre du Conseil d’UFR de psychologie, du Conseil Académique, du Conseil de la Formation et de la Vie Universitaire (2016-2021), de la Commission Recherche, du Comité consultatif de l’UFR de psychologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un manga en classe à l'aide d'un environnement numérique Etude de l'activité narrative dans sa dimension multi instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des enfants avec une interface tangible et narrative : un instrument au service de la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18-2 (1), https://www.openscience.fr/Analyse-de-l-activite-des-enfants-avec-une-interface-tangible-et-narrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15-2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a designerly learning through authentic making activities in elementary classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding museum activity to contribute to the design of tools for cultural mediation: new dimensions of activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et concevoir pour le développement du sujet tout au long de la vie : de l’enfant dans sa vie quotidienne à l’adulte en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les logiques intrinsèques du médiateur culturel et du jeune public en situation de visite muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, there was a fairy who walked in paradise &amp;quot; The child finalised, mediatised and creative narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité narrative dans ses dimensions multi instrumentée et créative en situation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and places: when interacting with and in physical space becomes a meaningful experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.407-415. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-009-0267-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un environnement d'esquisses virtuelles et d'un modèle 3D précoce sur l'activité de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Interactions Hommes-Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.65-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media composition and narrative performance at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (2), pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating effects of active and distributed instruments on narrative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15(6), pp.801-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active Tools for Supporting Narrative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux instruments actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Polazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory, cognitive ergonomics and distributed cognition : three views of a transport company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirfalise Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator strategies in a dynamic environment in relation to an operator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (11), pp.1291-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model in a blackboard architecture : synergism of AI and Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 36 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSIMO : A cognitive simulation model of human decision making and behaviour in complex work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (5), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle de l'activité cognitive lors des démarrages de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51 (2), pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite collective dans un système automatisé appréhendée à travers les communications verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 9 (1/2), pp.27-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité : coefficient social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers de ville De la médiation ou de ses lieux dans une ville en chantier permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris – La Villette, Laboratoire de recherche, AHTTEP, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bribes, new museum guestbook. Make cultural mediation a room for creative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'HyperHeritage (HIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l’activité peuvent-elles offrir de nouvelles perspectives pour le design non-intentionnel dans l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Design 12e Colloque International sur les sciences et technologies de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design, Université de Manouba, Tunis, Tunisie, Nov 2022, Hammamet (TUN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genèses de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Approche instrumentale. Expansion et devenirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3U Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des usages du numérique dans une classe de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Approche instrumentale. Expansion et devenirs »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Saint-Denis (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche instrumentale étendue, le cycle de l’activité créatrice de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approche instrumentale : expansions et devenirs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3-Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence humaine, asymétrie sujet(s)-artefacts et système de ressources : une proposition de lecture par l'approche instrumentale des situations d'usage de dispositifs à base d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et pratiques en didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et ressources informationnelles dans les transports en commun : quelles utilisations pour quelles activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2019, 54è congrés de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation des méthodes dans une intervention ergonomique en binôme : quelles mises en place et quels apports pour analyser l'activité des voyageurs dans les transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir et converser sur l'activité. Le dessin comme objet intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children creativity at school : learning to produce mutlimedia stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Forcisi Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative pour l'activité narrative et créative avec des enfants de 9-11 ans dans une perspective de l'ergonomie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Socio-Cultural Perspective on “Making”: A Pupils’ Journey through Materials, People and Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Children 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Créativité et l'imagination chez Vygotski au cœur de l'Ergonomie orientée enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SCIENTIFIQUE INTERNATIONAL pour le 120e anniversaire de la naissance de Lev Vygotsky "L'Homme dans le monde de l'incertitude. Méthodologie de la cognition culturelle et historique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestation participant au Programme de la 25e édition de la Fête de la Science en France. Centre de Russie pour la Science et la Culture, Paris, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the conditions for a Designerly Learning in Elementary Classrooms : Building a Frame to Open a World of Possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabLearn Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Preston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le travail et les représentations : réflexion sur la pratique pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 51 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly automated driving : analysis of takeover request activity and user experience. What differences between planned and unplanned takeover request ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Hadj Selem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan, E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence HFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant et vécu de la reprise en main d'un véhicule autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la 15ème édition d'Ergo IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la conduite automobile : suppression ou transformation de l’activité du conducteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et approche systémique de situations de délégation de conduite : apport pour la compréhension de l'activité de conduite automobile autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès international, Société d’Ergonomie de Langue Française.(SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and safety in radiotherapy : study of appropriation during training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès de la SELF 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, la Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité d’expérimentation pour approcher la validité d’une simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès international de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From analysis to modelling : A dynamic and situated approach to creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé à l’International Conference on Interaction Design and Children (IDC’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creativity To the Development of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités muséales et les médiations culturelles : de nouveaux terrains d'études et de nouvelles collaborations pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimmy Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions technologiques en radiothérapie : quels impacts sur l’activité des soignants et la sécurité des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interaction Design & Children at University Paris 8: between French-speaking ergonomics and sociocultural psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ann Arbor (MI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’activité créatrice de l’imagination peut-­il nous aider à concevoir des technologies pour les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque international. A tribute to Jean-Charles Lebahar. La créativité peut-elle s’enseigner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using images in the narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a competency model of video games effective players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction design for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coding and de-coding as ways of participation : digital media for marginalized young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Schelhowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural model for enhancing joint creative activities exploring spaces and places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for social interaction through physical play</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics artefacts, space and community : a case study on pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inclusion and creative expression using non-digital artefacts: a case study on pinhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kids story writers - POGO, Tell-Tale, Sprite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting collaborative design using and horizontal tabletop display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association (IEA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative and mediated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction (HCI) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble (38000), France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearing computer, emerging creativity: an educational environment for cooperative story building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Interaction Design and CHildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO : a story is like the wind through the crack of a door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Jönkoping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Human Factors and Power Plants, Monterey, California, June 1988.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive models and complex physical systems: a distributed implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective control in an automatized system as apprehended in verbal communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Analysis, Design and Evaluation of Man Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Mancini, Sep 1985, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time: The Cinderella of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. 2015, Le Travail Humain, Alain Lancry, 978-2-13-061770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity and encounters with Works of Art : developping a situated diachronic and systemic vision of curiosity in museum situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Science of Curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus d'appropriation d'une classe mobile à l'école primaire ? Analyse diachronique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLPC, un ordinateur par enfant, mythe et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie orientée enfant : concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Philippe Bootz. Et si la poésie numérique était appréhendée depuis l’activité… In F. Decortis (Eds.), Concevoir pour les enfants : l’ergonomie orientée enfants (pp. 353-374).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulanger Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piazza&amp;quot;. COnvivial spaces for intergenerational learning: What places for the digital age ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formatex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current developments in computer-assisted learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for external representations in architectural design ? The influence of a virtual office environment and early 3D view on design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sydney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Centre of Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narrative experiences for children through real time media manipulation : POGOworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thursfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funology : from usability to enjoyment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of POGO world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lawrence Erlbaum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cognitive Task Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils distribués et actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement cognitif et organisationnel des micro-incidents dans le domaine du contrôle aérien : analyse des boucles de régulation formelles et informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bressolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert de Terssac; Erhart Friedberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1996, 978-2906769335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références temporelles utilisées lors des arrêts de haut fourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion du temps dans les environnements dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et coopération : de la théorie des actes de langage à l'approche ethnométhodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1994, 2-906769-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation collective des activités basée sur une connaissance mutuelle de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellorini Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cognitive et analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en analyse du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dimension of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approach of francophone ergonomy : studying new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès van Daele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of new technology in a postal sorting centre : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Crommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour le développement des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on research on technology enhanced spaces for intergenerational learning. Literature reviews and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: technology enhanced public spaces for intergenerational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barajas Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of narrative theories for learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une classe mobile à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Paragraphe, Université Paris 8, Université Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTS ET HANDICAP Médiations humaines et techniques pour un accès durable à l’offre culturelle, Rapport de recherche, Université Paris 8 – CNAP – Association Perspectives et Actions - Projet AD’OC,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8, Association Perspectives et Actions - Projet AD’OC. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural perspective of creativity for the design of educational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">elearning. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO Theoretical framwork. Narrative and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Liège (Belgique). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency, Vienna. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité narrative et les nouvelles technologies pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04547361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="053859E8"/>
+    <w:nsid w:val="F78523EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-decortis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3565-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anastasio Forcisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-009-0267-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusai Claudia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Saudelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04068914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirfalise Samuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drozdowicz Bartholom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nordvik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Keyser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Per&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rondepierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Forcisi Anastasio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccone, E.," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvelier, L.," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safin, S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan, E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Forzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carminati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mateev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimmy Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tichadou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ackermann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meurice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Hourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schelhowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moderini Claudio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Rutgers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mancini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Christelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chabert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Magli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Napoletano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thursfield" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pavard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorini Anna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Volta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Daele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crommen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barajas Frutos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Akermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mouffet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-decortis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3565-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bellanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anastasio Forcisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2909" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-009-0267-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusai Claudia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Saudelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04068914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirfalise Samuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drozdowicz Bartholom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nordvik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Keyser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Per&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rondepierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Forcisi Anastasio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccone, E.," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvelier, L.," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safin, S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan, E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Forzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carminati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mateev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ackermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimmy Alexandre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tichadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meurice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Hourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schelhowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308996v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moderini Claudio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Rutgers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mancini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Christelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chabert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Magli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Napoletano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thursfield" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pavard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorini Anna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Volta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Daele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crommen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barajas Frutos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Akermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mouffet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>