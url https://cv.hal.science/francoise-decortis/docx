--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise Decortis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Paris 8 Vincennes Saint Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-3565-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans les théories de l’activité et l’approche historico-culturelle  du développement des enfants et des adultes. Mes expériences de recherche m’ont amenée à contribuer à plusieurs projets de recherche et réseaux internationaux et européens qui concernent le travail, l’éducation, la vie quotidienne et l’art. Les concepts et méthodes de l’ergonomie pour analyser l’activité et concevoir de nouveaux dispositifs technologiques en constituent les fondements.Au fil de mes recherches, la compréhension de l’activité narrative et créative dans une perspective développementale s’est imposée comme dimension centrale. La compréhension de la créativité appartenant à tous et se développant par le « faire » en situation et en interaction avec nos pairs présente un double intérêt pratique : contribuer au développement de ressources pour le sujet capable afin que celui-ci soit en capacités d’agir et de répondre de façon adaptée, et signifiante pour lui, à notre société en perpétuel mouvement ; comprendre la centralité du développement de l’activité créative à tous les niveaux de l’enseignement.Dans la perspective conceptualisée par Vygotski, je m’intéresse au développement de l’imagination et de la créativité tout au long de la vie et j’explore les dispositifs pour les enfants et les adolescents qui peuvent y contribuer. Avec des collègues chercheurs, doctorant.es et étudiant.es,  nos recherches récentes questionnent l’activité et le « faire » d’enfants et d’adolescents dans l’éducation, à l’hôpital, au musée ; les conditions dans lesquelles ces activités créatives peuvent servir de levier pour l’éducation ; l’activité d’adultes au travail et dans leur vie quotidienne, dans l’accompagnement des familles de jeunes patients à l’hôpital, etc. La richesse et la diversité des expériences vécues, inscrites dans le réel, contribuent à augmenter le pouvoir créateur du sujet au fur et à mesure de son avancée dans la vie.Professeure à l’Université Paris 8 depuis 2009, j’ai été, entre 1995 et 2009, chercheur qualifié du Fonds National de Recherche Scientifique (FNRS) à l’Université de Liège (Belgique), entre 1990 et 1996, agent des Commissions Européennes au Centre Commun de Recherche à Ispra (Italie). J’ai réalisé une thèse de doctorat au Centre de Recherche à Ispra (1987-1992) sur le thème de la modélisation cognitive dans des systèmes complexes, sous la direction de Véronique De Keyser. Mon Habilitation à Diriger des Recherches, dont le garant a été Pierre Rabardel, a été soutenue à l’Université Paris 8 en 2008.A l’Université Paris 8, je suis responsable du Master d’Ergonomie, co-directrice du laboratoire Paragraphe et responsable de l’axe C3U, membre du Conseil d’UFR de psychologie, du Conseil Académique, du Conseil de la Formation et de la Vie Universitaire (2016-2021), de la Commission Recherche, du Comité consultatif de l’UFR de psychologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un manga en classe à l'aide d'un environnement numérique Etude de l'activité narrative dans sa dimension multi instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des enfants avec une interface tangible et narrative : un instrument au service de la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18-2 (1), https://www.openscience.fr/Analyse-de-l-activite-des-enfants-avec-une-interface-tangible-et-narrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15-2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a designerly learning through authentic making activities in elementary classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding museum activity to contribute to the design of tools for cultural mediation: new dimensions of activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et concevoir pour le développement du sujet tout au long de la vie : de l’enfant dans sa vie quotidienne à l’adulte en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les logiques intrinsèques du médiateur culturel et du jeune public en situation de visite muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, there was a fairy who walked in paradise &amp;quot; The child finalised, mediatised and creative narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité narrative dans ses dimensions multi instrumentée et créative en situation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and places: when interacting with and in physical space becomes a meaningful experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.407-415. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-009-0267-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un environnement d'esquisses virtuelles et d'un modèle 3D précoce sur l'activité de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Interactions Hommes-Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.65-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media composition and narrative performance at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (2), pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating effects of active and distributed instruments on narrative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15(6), pp.801-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active Tools for Supporting Narrative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux instruments actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Polazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory, cognitive ergonomics and distributed cognition : three views of a transport company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirfalise Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator strategies in a dynamic environment in relation to an operator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (11), pp.1291-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model in a blackboard architecture : synergism of AI and Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 36 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSIMO : A cognitive simulation model of human decision making and behaviour in complex work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (5), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle de l'activité cognitive lors des démarrages de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51 (2), pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite collective dans un système automatisé appréhendée à travers les communications verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 9 (1/2), pp.27-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité : coefficient social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers de ville De la médiation ou de ses lieux dans une ville en chantier permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris – La Villette, Laboratoire de recherche, AHTTEP, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bribes, new museum guestbook. Make cultural mediation a room for creative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'HyperHeritage (HIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l’activité peuvent-elles offrir de nouvelles perspectives pour le design non-intentionnel dans l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Design 12e Colloque International sur les sciences et technologies de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design, Université de Manouba, Tunis, Tunisie, Nov 2022, Hammamet (TUN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genèses de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Approche instrumentale. Expansion et devenirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3U Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des usages du numérique dans une classe de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Approche instrumentale. Expansion et devenirs »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Saint-Denis (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche instrumentale étendue, le cycle de l’activité créatrice de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approche instrumentale : expansions et devenirs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3-Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence humaine, asymétrie sujet(s)-artefacts et système de ressources : une proposition de lecture par l'approche instrumentale des situations d'usage de dispositifs à base d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et pratiques en didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et ressources informationnelles dans les transports en commun : quelles utilisations pour quelles activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2019, 54è congrés de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation des méthodes dans une intervention ergonomique en binôme : quelles mises en place et quels apports pour analyser l'activité des voyageurs dans les transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir et converser sur l'activité. Le dessin comme objet intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children creativity at school : learning to produce mutlimedia stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Forcisi Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative pour l'activité narrative et créative avec des enfants de 9-11 ans dans une perspective de l'ergonomie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Socio-Cultural Perspective on “Making”: A Pupils’ Journey through Materials, People and Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Children 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Créativité et l'imagination chez Vygotski au cœur de l'Ergonomie orientée enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SCIENTIFIQUE INTERNATIONAL pour le 120e anniversaire de la naissance de Lev Vygotsky "L'Homme dans le monde de l'incertitude. Méthodologie de la cognition culturelle et historique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestation participant au Programme de la 25e édition de la Fête de la Science en France. Centre de Russie pour la Science et la Culture, Paris, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the conditions for a Designerly Learning in Elementary Classrooms : Building a Frame to Open a World of Possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabLearn Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Preston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le travail et les représentations : réflexion sur la pratique pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 51 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly automated driving : analysis of takeover request activity and user experience. What differences between planned and unplanned takeover request ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Hadj Selem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan, E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence HFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant et vécu de la reprise en main d'un véhicule autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la 15ème édition d'Ergo IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la conduite automobile : suppression ou transformation de l’activité du conducteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et approche systémique de situations de délégation de conduite : apport pour la compréhension de l'activité de conduite automobile autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès international, Société d’Ergonomie de Langue Française.(SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and safety in radiotherapy : study of appropriation during training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès de la SELF 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, la Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité d’expérimentation pour approcher la validité d’une simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès international de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From analysis to modelling : A dynamic and situated approach to creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé à l’International Conference on Interaction Design and Children (IDC’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creativity To the Development of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités muséales et les médiations culturelles : de nouveaux terrains d'études et de nouvelles collaborations pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimmy Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions technologiques en radiothérapie : quels impacts sur l’activité des soignants et la sécurité des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interaction Design & Children at University Paris 8: between French-speaking ergonomics and sociocultural psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ann Arbor (MI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’activité créatrice de l’imagination peut-­il nous aider à concevoir des technologies pour les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque international. A tribute to Jean-Charles Lebahar. La créativité peut-elle s’enseigner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using images in the narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a competency model of video games effective players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction design for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coding and de-coding as ways of participation : digital media for marginalized young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Schelhowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural model for enhancing joint creative activities exploring spaces and places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for social interaction through physical play</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics artefacts, space and community : a case study on pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inclusion and creative expression using non-digital artefacts: a case study on pinhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kids story writers - POGO, Tell-Tale, Sprite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting collaborative design using and horizontal tabletop display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association (IEA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative and mediated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction (HCI) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble (38000), France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearing computer, emerging creativity: an educational environment for cooperative story building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Interaction Design and CHildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO : a story is like the wind through the crack of a door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Jönkoping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Human Factors and Power Plants, Monterey, California, June 1988.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive models and complex physical systems: a distributed implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective control in an automatized system as apprehended in verbal communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Analysis, Design and Evaluation of Man Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Mancini, Sep 1985, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time: The Cinderella of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. 2015, Le Travail Humain, Alain Lancry, 978-2-13-061770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity and encounters with Works of Art : developping a situated diachronic and systemic vision of curiosity in museum situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Science of Curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus d'appropriation d'une classe mobile à l'école primaire ? Analyse diachronique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLPC, un ordinateur par enfant, mythe et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie orientée enfant : concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Philippe Bootz. Et si la poésie numérique était appréhendée depuis l’activité… In F. Decortis (Eds.), Concevoir pour les enfants : l’ergonomie orientée enfants (pp. 353-374).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulanger Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piazza&amp;quot;. COnvivial spaces for intergenerational learning: What places for the digital age ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formatex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current developments in computer-assisted learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for external representations in architectural design ? The influence of a virtual office environment and early 3D view on design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sydney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Centre of Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narrative experiences for children through real time media manipulation : POGOworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thursfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funology : from usability to enjoyment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of POGO world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lawrence Erlbaum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cognitive Task Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils distribués et actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement cognitif et organisationnel des micro-incidents dans le domaine du contrôle aérien : analyse des boucles de régulation formelles et informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bressolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert de Terssac; Erhart Friedberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1996, 978-2906769335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références temporelles utilisées lors des arrêts de haut fourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion du temps dans les environnements dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et coopération : de la théorie des actes de langage à l'approche ethnométhodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1994, 2-906769-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation collective des activités basée sur une connaissance mutuelle de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellorini Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cognitive et analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en analyse du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dimension of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approach of francophone ergonomy : studying new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès van Daele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of new technology in a postal sorting centre : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Crommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour le développement des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on research on technology enhanced spaces for intergenerational learning. Literature reviews and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: technology enhanced public spaces for intergenerational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barajas Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of narrative theories for learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une classe mobile à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Paragraphe, Université Paris 8, Université Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTS ET HANDICAP Médiations humaines et techniques pour un accès durable à l’offre culturelle, Rapport de recherche, Université Paris 8 – CNAP – Association Perspectives et Actions - Projet AD’OC,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8, Association Perspectives et Actions - Projet AD’OC. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural perspective of creativity for the design of educational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">elearning. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO Theoretical framwork. Narrative and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Liège (Belgique). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency, Vienna. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité narrative et les nouvelles technologies pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04547361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise Decortis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Paris 8 Vincennes Saint Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-3565-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans les théories de l’activité et l’approche historico-culturelle  du développement des enfants et des adultes. Mes expériences de recherche m’ont amenée à contribuer à plusieurs projets de recherche et réseaux internationaux et européens qui concernent le travail, l’éducation, la vie quotidienne et l’art. Les concepts et méthodes de l’ergonomie pour analyser l’activité et concevoir de nouveaux dispositifs technologiques en constituent les fondements.Au fil de mes recherches, la compréhension de l’activité narrative et créative dans une perspective développementale s’est imposée comme dimension centrale. La compréhension de la créativité appartenant à tous et se développant par le « faire » en situation et en interaction avec nos pairs présente un double intérêt pratique : contribuer au développement de ressources pour le sujet capable afin que celui-ci soit en capacités d’agir et de répondre de façon adaptée, et signifiante pour lui, à notre société en perpétuel mouvement ; comprendre la centralité du développement de l’activité créative à tous les niveaux de l’enseignement.Dans la perspective conceptualisée par Vygotski, je m’intéresse au développement de l’imagination et de la créativité tout au long de la vie et j’explore les dispositifs pour les enfants et les adolescents qui peuvent y contribuer. Avec des collègues chercheurs, doctorant.es et étudiant.es,  nos recherches récentes questionnent l’activité et le « faire » d’enfants et d’adolescents dans l’éducation, à l’hôpital, au musée ; les conditions dans lesquelles ces activités créatives peuvent servir de levier pour l’éducation ; l’activité d’adultes au travail et dans leur vie quotidienne, dans l’accompagnement des familles de jeunes patients à l’hôpital, etc. La richesse et la diversité des expériences vécues, inscrites dans le réel, contribuent à augmenter le pouvoir créateur du sujet au fur et à mesure de son avancée dans la vie.Professeure à l’Université Paris 8 depuis 2009, j’ai été, entre 1995 et 2009, chercheur qualifié du Fonds National de Recherche Scientifique (FNRS) à l’Université de Liège (Belgique), entre 1990 et 1996, agent des Commissions Européennes au Centre Commun de Recherche à Ispra (Italie). J’ai réalisé une thèse de doctorat au Centre de Recherche à Ispra (1987-1992) sur le thème de la modélisation cognitive dans des systèmes complexes, sous la direction de Véronique De Keyser. Mon Habilitation à Diriger des Recherches, dont le garant a été Pierre Rabardel, a été soutenue à l’Université Paris 8 en 2008.A l’Université Paris 8, je suis responsable du Master d’Ergonomie, co-directrice du laboratoire Paragraphe et responsable de l’axe C3U, membre du Conseil d’UFR de psychologie, du Conseil Académique, du Conseil de la Formation et de la Vie Universitaire (2016-2021), de la Commission Recherche, du Comité consultatif de l’UFR de psychologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un manga en classe à l'aide d'un environnement numérique Etude de l'activité narrative dans sa dimension multi instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a designerly learning through authentic making activities in elementary classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des enfants avec une interface tangible et narrative : un instrument au service de la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18-2 (1), https://www.openscience.fr/Analyse-de-l-activite-des-enfants-avec-une-interface-tangible-et-narrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15-2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et concevoir pour le développement du sujet tout au long de la vie : de l’enfant dans sa vie quotidienne à l’adulte en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding museum activity to contribute to the design of tools for cultural mediation: new dimensions of activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les logiques intrinsèques du médiateur culturel et du jeune public en situation de visite muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, there was a fairy who walked in paradise &amp;quot; The child finalised, mediatised and creative narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité narrative dans ses dimensions multi instrumentée et créative en situation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and places: when interacting with and in physical space becomes a meaningful experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.407-415. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-009-0267-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un environnement d'esquisses virtuelles et d'un modèle 3D précoce sur l'activité de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Interactions Hommes-Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.65-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating effects of active and distributed instruments on narrative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15(6), pp.801-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media composition and narrative performance at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (2), pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active Tools for Supporting Narrative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux instruments actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Polazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory, cognitive ergonomics and distributed cognition : three views of a transport company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirfalise Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator strategies in a dynamic environment in relation to an operator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (11), pp.1291-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model in a blackboard architecture : synergism of AI and Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 36 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSIMO : A cognitive simulation model of human decision making and behaviour in complex work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (5), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle de l'activité cognitive lors des démarrages de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51 (2), pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite collective dans un système automatisé appréhendée à travers les communications verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 9 (1/2), pp.27-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bribes, new museum guestbook. Make cultural mediation a room for creative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'HyperHeritage (HIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité : coefficient social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers de ville De la médiation ou de ses lieux dans une ville en chantier permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris – La Villette, Laboratoire de recherche, AHTTEP, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l’activité peuvent-elles offrir de nouvelles perspectives pour le design non-intentionnel dans l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Design 12e Colloque International sur les sciences et technologies de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design, Université de Manouba, Tunis, Tunisie, Nov 2022, Hammamet (TUN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genèses de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Approche instrumentale. Expansion et devenirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3U Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des usages du numérique dans une classe de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Approche instrumentale. Expansion et devenirs »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Saint-Denis (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche instrumentale étendue, le cycle de l’activité créatrice de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approche instrumentale : expansions et devenirs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3-Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation des méthodes dans une intervention ergonomique en binôme : quelles mises en place et quels apports pour analyser l'activité des voyageurs dans les transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et ressources informationnelles dans les transports en commun : quelles utilisations pour quelles activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2019, 54è congrés de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence humaine, asymétrie sujet(s)-artefacts et système de ressources : une proposition de lecture par l'approche instrumentale des situations d'usage de dispositifs à base d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et pratiques en didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir et converser sur l'activité. Le dessin comme objet intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children creativity at school : learning to produce mutlimedia stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Forcisi Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative pour l'activité narrative et créative avec des enfants de 9-11 ans dans une perspective de l'ergonomie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Socio-Cultural Perspective on “Making”: A Pupils’ Journey through Materials, People and Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Children 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the conditions for a Designerly Learning in Elementary Classrooms : Building a Frame to Open a World of Possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabLearn Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Preston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Créativité et l'imagination chez Vygotski au cœur de l'Ergonomie orientée enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SCIENTIFIQUE INTERNATIONAL pour le 120e anniversaire de la naissance de Lev Vygotsky "L'Homme dans le monde de l'incertitude. Méthodologie de la cognition culturelle et historique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestation participant au Programme de la 25e édition de la Fête de la Science en France. Centre de Russie pour la Science et la Culture, Paris, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le travail et les représentations : réflexion sur la pratique pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 51 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly automated driving : analysis of takeover request activity and user experience. What differences between planned and unplanned takeover request ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Hadj Selem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan, E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence HFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant et vécu de la reprise en main d'un véhicule autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la 15ème édition d'Ergo IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and safety in radiotherapy : study of appropriation during training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la conduite automobile : suppression ou transformation de l’activité du conducteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et approche systémique de situations de délégation de conduite : apport pour la compréhension de l'activité de conduite automobile autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès international, Société d’Ergonomie de Langue Française.(SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès de la SELF 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, la Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité d’expérimentation pour approcher la validité d’une simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès international de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions technologiques en radiothérapie : quels impacts sur l’activité des soignants et la sécurité des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From analysis to modelling : A dynamic and situated approach to creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé à l’International Conference on Interaction Design and Children (IDC’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités muséales et les médiations culturelles : de nouveaux terrains d'études et de nouvelles collaborations pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimmy Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creativity To the Development of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interaction Design & Children at University Paris 8: between French-speaking ergonomics and sociocultural psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ann Arbor (MI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’activité créatrice de l’imagination peut-­il nous aider à concevoir des technologies pour les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque international. A tribute to Jean-Charles Lebahar. La créativité peut-elle s’enseigner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a competency model of video games effective players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction design for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using images in the narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coding and de-coding as ways of participation : digital media for marginalized young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Schelhowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics artefacts, space and community : a case study on pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural model for enhancing joint creative activities exploring spaces and places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for social interaction through physical play</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inclusion and creative expression using non-digital artefacts: a case study on pinhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kids story writers - POGO, Tell-Tale, Sprite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting collaborative design using and horizontal tabletop display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association (IEA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative and mediated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction (HCI) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble (38000), France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearing computer, emerging creativity: an educational environment for cooperative story building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Interaction Design and CHildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO : a story is like the wind through the crack of a door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Jönkoping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive models and complex physical systems: a distributed implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Human Factors and Power Plants, Monterey, California, June 1988.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective control in an automatized system as apprehended in verbal communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Analysis, Design and Evaluation of Man Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Mancini, Sep 1985, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time: The Cinderella of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. 2015, Le Travail Humain, Alain Lancry, 978-2-13-061770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity and encounters with Works of Art : developping a situated diachronic and systemic vision of curiosity in museum situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Science of Curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus d'appropriation d'une classe mobile à l'école primaire ? Analyse diachronique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLPC, un ordinateur par enfant, mythe et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie orientée enfant : concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Philippe Bootz. Et si la poésie numérique était appréhendée depuis l’activité… In F. Decortis (Eds.), Concevoir pour les enfants : l’ergonomie orientée enfants (pp. 353-374).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulanger Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piazza&amp;quot;. COnvivial spaces for intergenerational learning: What places for the digital age ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formatex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current developments in computer-assisted learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for external representations in architectural design ? The influence of a virtual office environment and early 3D view on design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sydney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Centre of Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narrative experiences for children through real time media manipulation : POGOworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thursfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funology : from usability to enjoyment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of POGO world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lawrence Erlbaum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cognitive Task Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils distribués et actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références temporelles utilisées lors des arrêts de haut fourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion du temps dans les environnements dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement cognitif et organisationnel des micro-incidents dans le domaine du contrôle aérien : analyse des boucles de régulation formelles et informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bressolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert de Terssac; Erhart Friedberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1996, 978-2906769335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et coopération : de la théorie des actes de langage à l'approche ethnométhodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1994, 2-906769-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation collective des activités basée sur une connaissance mutuelle de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellorini Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cognitive et analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en analyse du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dimension of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of new technology in a postal sorting centre : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Crommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approach of francophone ergonomy : studying new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès van Daele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour le développement des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on research on technology enhanced spaces for intergenerational learning. Literature reviews and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: technology enhanced public spaces for intergenerational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barajas Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of narrative theories for learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une classe mobile à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Paragraphe, Université Paris 8, Université Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTS ET HANDICAP Médiations humaines et techniques pour un accès durable à l’offre culturelle, Rapport de recherche, Université Paris 8 – CNAP – Association Perspectives et Actions - Projet AD’OC,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8, Association Perspectives et Actions - Projet AD’OC. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural perspective of creativity for the design of educational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">elearning. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO Theoretical framwork. Narrative and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Liège (Belgique). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency, Vienna. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité narrative et les nouvelles technologies pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04547361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F78523EC"/>
+    <w:nsid w:val="2DD19ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-decortis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3565-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bellanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anastasio Forcisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2909" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-009-0267-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusai Claudia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Saudelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04068914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirfalise Samuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drozdowicz Bartholom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nordvik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Keyser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Per&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rondepierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Forcisi Anastasio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccone, E.," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvelier, L.," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safin, S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan, E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Forzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carminati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mateev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ackermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimmy Alexandre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tichadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meurice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Hourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schelhowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308996v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moderini Claudio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Rutgers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mancini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Christelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chabert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Magli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Napoletano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thursfield" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pavard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorini Anna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Volta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Daele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crommen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barajas Frutos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Akermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mouffet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-decortis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3565-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anastasio Forcisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-009-0267-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Saudelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusai Claudia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Marti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04068914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirfalise Samuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drozdowicz Bartholom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nordvik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Keyser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Per&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rondepierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Forcisi Anastasio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccone, E.," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvelier, L.," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safin, S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan, E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Forzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carminati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mateev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimmy Alexandre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tichadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ackermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Hourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schelhowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moderini Claudio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Rutgers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mancini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Christelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chabert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Magli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Napoletano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thursfield" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pavard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorini Anna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Volta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306579v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crommen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Daele" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barajas Frutos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Akermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mouffet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>