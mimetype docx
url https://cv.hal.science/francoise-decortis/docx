--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise Decortis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Paris 8 Vincennes Saint Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-3565-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans les théories de l’activité et l’approche historico-culturelle  du développement des enfants et des adultes. Mes expériences de recherche m’ont amenée à contribuer à plusieurs projets de recherche et réseaux internationaux et européens qui concernent le travail, l’éducation, la vie quotidienne et l’art. Les concepts et méthodes de l’ergonomie pour analyser l’activité et concevoir de nouveaux dispositifs technologiques en constituent les fondements.Au fil de mes recherches, la compréhension de l’activité narrative et créative dans une perspective développementale s’est imposée comme dimension centrale. La compréhension de la créativité appartenant à tous et se développant par le « faire » en situation et en interaction avec nos pairs présente un double intérêt pratique : contribuer au développement de ressources pour le sujet capable afin que celui-ci soit en capacités d’agir et de répondre de façon adaptée, et signifiante pour lui, à notre société en perpétuel mouvement ; comprendre la centralité du développement de l’activité créative à tous les niveaux de l’enseignement.Dans la perspective conceptualisée par Vygotski, je m’intéresse au développement de l’imagination et de la créativité tout au long de la vie et j’explore les dispositifs pour les enfants et les adolescents qui peuvent y contribuer. Avec des collègues chercheurs, doctorant.es et étudiant.es,  nos recherches récentes questionnent l’activité et le « faire » d’enfants et d’adolescents dans l’éducation, à l’hôpital, au musée ; les conditions dans lesquelles ces activités créatives peuvent servir de levier pour l’éducation ; l’activité d’adultes au travail et dans leur vie quotidienne, dans l’accompagnement des familles de jeunes patients à l’hôpital, etc. La richesse et la diversité des expériences vécues, inscrites dans le réel, contribuent à augmenter le pouvoir créateur du sujet au fur et à mesure de son avancée dans la vie.Professeure à l’Université Paris 8 depuis 2009, j’ai été, entre 1995 et 2009, chercheur qualifié du Fonds National de Recherche Scientifique (FNRS) à l’Université de Liège (Belgique), entre 1990 et 1996, agent des Commissions Européennes au Centre Commun de Recherche à Ispra (Italie). J’ai réalisé une thèse de doctorat au Centre de Recherche à Ispra (1987-1992) sur le thème de la modélisation cognitive dans des systèmes complexes, sous la direction de Véronique De Keyser. Mon Habilitation à Diriger des Recherches, dont le garant a été Pierre Rabardel, a été soutenue à l’Université Paris 8 en 2008.A l’Université Paris 8, je suis responsable du Master d’Ergonomie, co-directrice du laboratoire Paragraphe et responsable de l’axe C3U, membre du Conseil d’UFR de psychologie, du Conseil Académique, du Conseil de la Formation et de la Vie Universitaire (2016-2021), de la Commission Recherche, du Comité consultatif de l’UFR de psychologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un manga en classe à l'aide d'un environnement numérique Etude de l'activité narrative dans sa dimension multi instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a designerly learning through authentic making activities in elementary classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des enfants avec une interface tangible et narrative : un instrument au service de la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18-2 (1), https://www.openscience.fr/Analyse-de-l-activite-des-enfants-avec-une-interface-tangible-et-narrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15-2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et concevoir pour le développement du sujet tout au long de la vie : de l’enfant dans sa vie quotidienne à l’adulte en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding museum activity to contribute to the design of tools for cultural mediation: new dimensions of activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les logiques intrinsèques du médiateur culturel et du jeune public en situation de visite muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, there was a fairy who walked in paradise &amp;quot; The child finalised, mediatised and creative narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité narrative dans ses dimensions multi instrumentée et créative en situation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and places: when interacting with and in physical space becomes a meaningful experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.407-415. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-009-0267-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un environnement d'esquisses virtuelles et d'un modèle 3D précoce sur l'activité de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Interactions Hommes-Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.65-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating effects of active and distributed instruments on narrative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15(6), pp.801-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media composition and narrative performance at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (2), pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active Tools for Supporting Narrative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux instruments actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Polazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory, cognitive ergonomics and distributed cognition : three views of a transport company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirfalise Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator strategies in a dynamic environment in relation to an operator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (11), pp.1291-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model in a blackboard architecture : synergism of AI and Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 36 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSIMO : A cognitive simulation model of human decision making and behaviour in complex work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (5), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle de l'activité cognitive lors des démarrages de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51 (2), pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite collective dans un système automatisé appréhendée à travers les communications verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 9 (1/2), pp.27-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bribes, new museum guestbook. Make cultural mediation a room for creative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'HyperHeritage (HIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité : coefficient social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers de ville De la médiation ou de ses lieux dans une ville en chantier permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris – La Villette, Laboratoire de recherche, AHTTEP, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l’activité peuvent-elles offrir de nouvelles perspectives pour le design non-intentionnel dans l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Design 12e Colloque International sur les sciences et technologies de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design, Université de Manouba, Tunis, Tunisie, Nov 2022, Hammamet (TUN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genèses de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Approche instrumentale. Expansion et devenirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3U Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des usages du numérique dans une classe de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Approche instrumentale. Expansion et devenirs »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Saint-Denis (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche instrumentale étendue, le cycle de l’activité créatrice de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approche instrumentale : expansions et devenirs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3-Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation des méthodes dans une intervention ergonomique en binôme : quelles mises en place et quels apports pour analyser l'activité des voyageurs dans les transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et ressources informationnelles dans les transports en commun : quelles utilisations pour quelles activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2019, 54è congrés de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence humaine, asymétrie sujet(s)-artefacts et système de ressources : une proposition de lecture par l'approche instrumentale des situations d'usage de dispositifs à base d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et pratiques en didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir et converser sur l'activité. Le dessin comme objet intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children creativity at school : learning to produce mutlimedia stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Forcisi Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative pour l'activité narrative et créative avec des enfants de 9-11 ans dans une perspective de l'ergonomie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Socio-Cultural Perspective on “Making”: A Pupils’ Journey through Materials, People and Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Children 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the conditions for a Designerly Learning in Elementary Classrooms : Building a Frame to Open a World of Possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabLearn Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Preston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Créativité et l'imagination chez Vygotski au cœur de l'Ergonomie orientée enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SCIENTIFIQUE INTERNATIONAL pour le 120e anniversaire de la naissance de Lev Vygotsky "L'Homme dans le monde de l'incertitude. Méthodologie de la cognition culturelle et historique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestation participant au Programme de la 25e édition de la Fête de la Science en France. Centre de Russie pour la Science et la Culture, Paris, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le travail et les représentations : réflexion sur la pratique pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 51 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly automated driving : analysis of takeover request activity and user experience. What differences between planned and unplanned takeover request ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Hadj Selem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan, E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence HFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant et vécu de la reprise en main d'un véhicule autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la 15ème édition d'Ergo IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and safety in radiotherapy : study of appropriation during training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la conduite automobile : suppression ou transformation de l’activité du conducteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et approche systémique de situations de délégation de conduite : apport pour la compréhension de l'activité de conduite automobile autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès international, Société d’Ergonomie de Langue Française.(SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès de la SELF 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, la Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité d’expérimentation pour approcher la validité d’une simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès international de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions technologiques en radiothérapie : quels impacts sur l’activité des soignants et la sécurité des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From analysis to modelling : A dynamic and situated approach to creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé à l’International Conference on Interaction Design and Children (IDC’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités muséales et les médiations culturelles : de nouveaux terrains d'études et de nouvelles collaborations pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimmy Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creativity To the Development of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interaction Design & Children at University Paris 8: between French-speaking ergonomics and sociocultural psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ann Arbor (MI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’activité créatrice de l’imagination peut-­il nous aider à concevoir des technologies pour les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque international. A tribute to Jean-Charles Lebahar. La créativité peut-elle s’enseigner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a competency model of video games effective players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction design for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using images in the narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coding and de-coding as ways of participation : digital media for marginalized young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Schelhowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics artefacts, space and community : a case study on pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural model for enhancing joint creative activities exploring spaces and places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for social interaction through physical play</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inclusion and creative expression using non-digital artefacts: a case study on pinhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kids story writers - POGO, Tell-Tale, Sprite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting collaborative design using and horizontal tabletop display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association (IEA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative and mediated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction (HCI) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble (38000), France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearing computer, emerging creativity: an educational environment for cooperative story building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Interaction Design and CHildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO : a story is like the wind through the crack of a door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Jönkoping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive models and complex physical systems: a distributed implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Human Factors and Power Plants, Monterey, California, June 1988.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective control in an automatized system as apprehended in verbal communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Analysis, Design and Evaluation of Man Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Mancini, Sep 1985, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time: The Cinderella of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. 2015, Le Travail Humain, Alain Lancry, 978-2-13-061770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity and encounters with Works of Art : developping a situated diachronic and systemic vision of curiosity in museum situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Science of Curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus d'appropriation d'une classe mobile à l'école primaire ? Analyse diachronique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLPC, un ordinateur par enfant, mythe et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie orientée enfant : concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Philippe Bootz. Et si la poésie numérique était appréhendée depuis l’activité… In F. Decortis (Eds.), Concevoir pour les enfants : l’ergonomie orientée enfants (pp. 353-374).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulanger Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piazza&amp;quot;. COnvivial spaces for intergenerational learning: What places for the digital age ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formatex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current developments in computer-assisted learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for external representations in architectural design ? The influence of a virtual office environment and early 3D view on design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sydney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Centre of Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narrative experiences for children through real time media manipulation : POGOworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thursfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funology : from usability to enjoyment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of POGO world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lawrence Erlbaum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cognitive Task Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils distribués et actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références temporelles utilisées lors des arrêts de haut fourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion du temps dans les environnements dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement cognitif et organisationnel des micro-incidents dans le domaine du contrôle aérien : analyse des boucles de régulation formelles et informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bressolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert de Terssac; Erhart Friedberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1996, 978-2906769335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et coopération : de la théorie des actes de langage à l'approche ethnométhodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1994, 2-906769-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation collective des activités basée sur une connaissance mutuelle de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellorini Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cognitive et analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en analyse du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dimension of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of new technology in a postal sorting centre : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Crommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approach of francophone ergonomy : studying new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès van Daele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour le développement des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on research on technology enhanced spaces for intergenerational learning. Literature reviews and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: technology enhanced public spaces for intergenerational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barajas Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of narrative theories for learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une classe mobile à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Paragraphe, Université Paris 8, Université Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTS ET HANDICAP Médiations humaines et techniques pour un accès durable à l’offre culturelle, Rapport de recherche, Université Paris 8 – CNAP – Association Perspectives et Actions - Projet AD’OC,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8, Association Perspectives et Actions - Projet AD’OC. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural perspective of creativity for the design of educational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">elearning. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO Theoretical framwork. Narrative and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Liège (Belgique). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency, Vienna. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité narrative et les nouvelles technologies pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04547361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise Decortis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Paris 8 Vincennes Saint Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-3565-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans les théories de l’activité et l’approche historico-culturelle  du développement des enfants et des adultes. Mes expériences de recherche m’ont amenée à contribuer à plusieurs projets de recherche et réseaux internationaux et européens qui concernent le travail, l’éducation, la vie quotidienne et l’art. Les concepts et méthodes de l’ergonomie pour analyser l’activité et concevoir de nouveaux dispositifs technologiques en constituent les fondements.Au fil de mes recherches, la compréhension de l’activité narrative et créative dans une perspective développementale s’est imposée comme dimension centrale. La compréhension de la créativité appartenant à tous et se développant par le « faire » en situation et en interaction avec nos pairs présente un double intérêt pratique : contribuer au développement de ressources pour le sujet capable afin que celui-ci soit en capacités d’agir et de répondre de façon adaptée, et signifiante pour lui, à notre société en perpétuel mouvement ; comprendre la centralité du développement de l’activité créative à tous les niveaux de l’enseignement.Dans la perspective conceptualisée par Vygotski, je m’intéresse au développement de l’imagination et de la créativité tout au long de la vie et j’explore les dispositifs pour les enfants et les adolescents qui peuvent y contribuer. Avec des collègues chercheurs, doctorant.es et étudiant.es,  nos recherches récentes questionnent l’activité et le « faire » d’enfants et d’adolescents dans l’éducation, à l’hôpital, au musée ; les conditions dans lesquelles ces activités créatives peuvent servir de levier pour l’éducation ; l’activité d’adultes au travail et dans leur vie quotidienne, dans l’accompagnement des familles de jeunes patients à l’hôpital, etc. La richesse et la diversité des expériences vécues, inscrites dans le réel, contribuent à augmenter le pouvoir créateur du sujet au fur et à mesure de son avancée dans la vie.Professeure à l’Université Paris 8 depuis 2009, j’ai été, entre 1995 et 2009, chercheur qualifié du Fonds National de Recherche Scientifique (FNRS) à l’Université de Liège (Belgique), entre 1990 et 1996, agent des Commissions Européennes au Centre Commun de Recherche à Ispra (Italie). J’ai réalisé une thèse de doctorat au Centre de Recherche à Ispra (1987-1992) sur le thème de la modélisation cognitive dans des systèmes complexes, sous la direction de Véronique De Keyser. Mon Habilitation à Diriger des Recherches, dont le garant a été Pierre Rabardel, a été soutenue à l’Université Paris 8 en 2008.A l’Université Paris 8, je suis responsable du Master d’Ergonomie, co-directrice du laboratoire Paragraphe et responsable de l’axe C3U, membre du Conseil d’UFR de psychologie, du Conseil Académique, du Conseil de la Formation et de la Vie Universitaire (2016-2021), de la Commission Recherche, du Comité consultatif de l’UFR de psychologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour des activités instrumentées par des chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19-1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un manga en classe à l'aide d'un environnement numérique Etude de l'activité narrative dans sa dimension multi instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des enfants avec une interface tangible et narrative : un instrument au service de la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18-2 (1), https://www.openscience.fr/Analyse-de-l-activite-des-enfants-avec-une-interface-tangible-et-narrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15-2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a designerly learning through authentic making activities in elementary classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding museum activity to contribute to the design of tools for cultural mediation: new dimensions of activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et concevoir pour le développement du sujet tout au long de la vie : de l’enfant dans sa vie quotidienne à l’adulte en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les logiques intrinsèques du médiateur culturel et du jeune public en situation de visite muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, there was a fairy who walked in paradise &amp;quot; The child finalised, mediatised and creative narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité narrative dans ses dimensions multi instrumentée et créative en situation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and places: when interacting with and in physical space becomes a meaningful experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.407-415. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-009-0267-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un environnement d'esquisses virtuelles et d'un modèle 3D précoce sur l'activité de conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Interactions Hommes-Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.65-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media composition and narrative performance at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (2), pp.177-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating effects of active and distributed instruments on narrative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15(6), pp.801-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Active Tools for Supporting Narrative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux instruments actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Polazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity theory, cognitive ergonomics and distributed cognition : three views of a transport company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirfalise Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53, pp.5-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator strategies in a dynamic environment in relation to an operator model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (11), pp.1291-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model in a blackboard architecture : synergism of AI and Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 36 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSIMO : A cognitive simulation model of human decision making and behaviour in complex work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drozdowicz Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 22 (5), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension temporelle de l'activité cognitive lors des démarrages de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 51 (2), pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite collective dans un système automatisé appréhendée à travers les communications verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 9 (1/2), pp.27-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité : coefficient social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers de ville De la médiation ou de ses lieux dans une ville en chantier permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris – La Villette, Laboratoire de recherche, AHTTEP, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bribes, new museum guestbook. Make cultural mediation a room for creative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur l'HyperHeritage (HIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l’activité peuvent-elles offrir de nouvelles perspectives pour le design non-intentionnel dans l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Design 12e Colloque International sur les sciences et technologies de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure des Sciences et Technologies du Design, Université de Manouba, Tunis, Tunisie, Nov 2022, Hammamet (TUN), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des usages du numérique dans une classe de Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Approche instrumentale. Expansion et devenirs »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Saint-Denis (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genèses de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Approche instrumentale. Expansion et devenirs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3U Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche instrumentale étendue, le cycle de l’activité créatrice de l’imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Approche instrumentale : expansions et devenirs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C3-Paragraphe, Nov 2021, Université Paris 8 - Vincennes Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations interpersonnelles et évolutivité de systèmes à base d’IA Un exemple à partir de l’appropriation de chatbots en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF - L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence humaine, asymétrie sujet(s)-artefacts et système de ressources : une proposition de lecture par l'approche instrumentale des situations d'usage de dispositifs à base d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches et pratiques en didactique professionnelle RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et ressources informationnelles dans les transports en commun : quelles utilisations pour quelles activités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2019, 54è congrés de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’activité La bande dessinée dans la boîte à outils des ergonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès International Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triangulation des méthodes dans une intervention ergonomique en binôme : quelles mises en place et quels apports pour analyser l'activité des voyageurs dans les transports ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir et converser sur l'activité. Le dessin comme objet intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gras gentiletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children creativity at school : learning to produce mutlimedia stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Forcisi Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative pour l'activité narrative et créative avec des enfants de 9-11 ans dans une perspective de l'ergonomie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anastasio Forcisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Socio-Cultural Perspective on “Making”: A Pupils’ Journey through Materials, People and Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design and Children 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscribing the conditions for a Designerly Learning in Elementary Classrooms : Building a Frame to Open a World of Possibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabLearn Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Preston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Créativité et l'imagination chez Vygotski au cœur de l'Ergonomie orientée enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SCIENTIFIQUE INTERNATIONAL pour le 120e anniversaire de la naissance de Lev Vygotsky "L'Homme dans le monde de l'incertitude. Méthodologie de la cognition culturelle et historique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestation participant au Programme de la 25e édition de la Fête de la Science en France. Centre de Russie pour la Science et la Culture, Paris, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le travail et les représentations : réflexion sur la pratique pour une prévention durable des TMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciccone, E.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvelier, L.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 51 ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly automated driving : analysis of takeover request activity and user experience. What differences between planned and unplanned takeover request ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Hadj Selem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan, E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence HFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant et vécu de la reprise en main d'un véhicule autonome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safin, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François, Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte de la 15ème édition d'Ergo IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la conduite automobile : suppression ou transformation de l’activité du conducteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Forzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité et approche systémique de situations de délégation de conduite : apport pour la compréhension de l'activité de conduite automobile autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès international, Société d’Ergonomie de Langue Française.(SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies and safety in radiotherapy : study of appropriation during training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès de la SELF 2014,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’activité de visite muséale avec un jeune public : articuler les points de vues des visiteurs et du médiateur en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, la Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l’activité d’expérimentation pour approcher la validité d’une simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès international de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creativity To the Development of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités muséales et les médiations culturelles : de nouveaux terrains d'études et de nouvelles collaborations pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimmy Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mateev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tichadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From analysis to modelling : A dynamic and situated approach to creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé à l’International Conference on Interaction Design and Children (IDC’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions technologiques en radiothérapie : quels impacts sur l’activité des soignants et la sécurité des soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carminati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye, H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès international de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Interaction Design & Children at University Paris 8: between French-speaking ergonomics and sociocultural psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ann Arbor (MI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’activité créatrice de l’imagination peut-­il nous aider à concevoir des technologies pour les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque international. A tribute to Jean-Charles Lebahar. La créativité peut-elle s’enseigner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using images in the narrative activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a competency model of video games effective players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction design for children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coding and de-coding as ways of participation : digital media for marginalized young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Schelhowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Como (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural model for enhancing joint creative activities exploring spaces and places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for social interaction through physical play</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics artefacts, space and community : a case study on pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interaction Design for Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inclusion and creative expression using non-digital artefacts: a case study on pinhole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Funchal, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kids story writers - POGO, Tell-Tale, Sprite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference for Interaction Design and Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting collaborative design using and horizontal tabletop display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association (IEA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative and mediated instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction (HCI) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Chania, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling narrative as a multi-sensorial experience. A user centered approach of smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Objects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble (38000), France. https://www.cairn.info/revue-les-cahiers-du-numerique-2002-4-page-9.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disappearing computer, emerging creativity: an educational environment for cooperative story building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Interaction Design and CHildren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO : a story is like the wind through the crack of a door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe Saudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Jönkoping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Human Factors and Power Plants, Monterey, California, June 1988.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive models and complex physical systems: a distributed implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Human Decision Making and Manual Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective control in an automatized system as apprehended in verbal communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Perée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Analysis, Design and Evaluation of Man Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Mancini, Sep 1985, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time: The Cinderella of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. 2015, Le Travail Humain, Alain Lancry, 978-2-13-061770-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ciccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity and encounters with Works of Art : developping a situated diachronic and systemic vision of curiosity in museum situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New Science of Curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel processus d'appropriation d'une classe mobile à l'école primaire ? Analyse diachronique de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLPC, un ordinateur par enfant, mythe et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie orientée enfant : concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à Philippe Bootz. Et si la poésie numérique était appréhendée depuis l’activité… In F. Decortis (Eds.), Concevoir pour les enfants : l’ergonomie orientée enfants (pp. 353-374).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Lahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie orientée enfants. Concevoir pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulanger Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piazza&amp;quot;. COnvivial spaces for intergenerational learning: What places for the digital age ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Napoletano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formatex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current developments in computer-assisted learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A role for external representations in architectural design ? The influence of a virtual office environment and early 3D view on design activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sydney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Centre of Design Computing and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narrative experiences for children through real time media manipulation : POGOworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thursfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funology : from usability to enjoyment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of POGO world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lawrence Erlbaum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cognitive Task Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils distribués et actifs et activités narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderini Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Rutgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références temporelles utilisées lors des arrêts de haut fourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion du temps dans les environnements dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement cognitif et organisationnel des micro-incidents dans le domaine du contrôle aérien : analyse des boucles de régulation formelles et informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bressolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert de Terssac; Erhart Friedberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération et conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1996, 978-2906769335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et coopération : de la théorie des actes de langage à l'approche ethnométhodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Toulouse, 1994, 2-906769-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation collective des activités basée sur une connaissance mutuelle de la charge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellorini Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes coopératifs : de la modélisation à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cognitive et analyse de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles en analyse du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dimension of man-machine interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Volta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The approach of francophone ergonomy : studying new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès van Daele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of new technology in a postal sorting centre : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Keyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Crommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley &amp; Sons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The meaning of work and technological options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour le développement des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on research on technology enhanced spaces for intergenerational learning. Literature reviews and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: technology enhanced public spaces for intergenerational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barajas Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Magli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of narrative theories for learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une classe mobile à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nogry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Paragraphe, Université Paris 8, Université Cergy-Pontoise. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTS ET HANDICAP Médiations humaines et techniques pour un accès durable à l’offre culturelle, Rapport de recherche, Université Paris 8 – CNAP – Association Perspectives et Actions - Projet AD’OC,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bationo-Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 8, Association Perspectives et Actions - Projet AD’OC. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cultural perspective of creativity for the design of educational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">elearning. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POGO Theoretical framwork. Narrative and learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusai Claudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Mouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Liège (Belgique). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of cognitive modelling to the development of decision support system technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carlo Cacciabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nordvik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Atomic Energy Agency, Vienna. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité narrative et les nouvelles technologies pour les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Decortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04547361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DD19ACD"/>
+    <w:nsid w:val="688E309E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-decortis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3565-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anastasio Forcisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-009-0267-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Saudelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusai Claudia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Marti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04068914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirfalise Samuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drozdowicz Bartholom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nordvik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Keyser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Per&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rondepierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Forcisi Anastasio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccone, E.," TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvelier, L.," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safin, S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan, E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Forzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carminati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mateev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimmy Alexandre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tichadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ackermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Hourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schelhowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moderini Claudio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Rutgers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mancini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Christelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chabert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Magli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Napoletano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thursfield" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pavard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorini Anna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Volta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306579v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crommen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Daele" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barajas Frutos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Akermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mouffet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-decortis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3565-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gras&#160;gentiletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bellanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anastasio Forcisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2909" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-009-0267-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusai Claudia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Saudelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Marti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04068914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirfalise Samuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carlo Cacciabue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drozdowicz Bartholom&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nordvik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Keyser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Per&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rondepierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Forcisi Anastasio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciccone, E.," TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvelier, L.," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safin, S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan, E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois, Forzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Forzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carminati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mateev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ackermann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimmy Alexandre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tichadou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye, H." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326281v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meurice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Hourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Schelhowe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308996v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moderini Claudio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Rutgers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mancini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Christelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chabert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Magli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Napoletano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thursfield" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pavard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellorini Anna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Volta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Daele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Crommen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barajas Frutos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Akermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04310810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mouffet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04547361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>