--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -168,1501 +168,1501 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (211)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (212)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of inner hydrophobicity of dendrimer nanomicelles on biodistribution: a PET imaging study</w:t>
+                <w:t xml:space="preserve">The Procoagulant and Fibrinolytic Balance of Extracellular Vesicles Predicts Mortality in Septic Shock Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Roussel</w:t>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twiany Cruz-Dubois</w:t>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Louis</w:t>
+                <w:t xml:space="preserve">Karim Harti Souab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Laurini</w:t>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Ding</w:t>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 13 (17), </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4TB01266F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.70073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851748v1</w:t>
+                <w:t xml:space="preserve">hal-05512631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines (iPSC) from adipose-derived mesenchymal stromal cells from two patients with systemic sclerosis</w:t>
+                <w:t xml:space="preserve">Caspase-1 activation, IL-1/IL-6 signature and IFNγ-induced chemokines in lungs of COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vélier</w:t>
+                <w:t xml:space="preserve">Audrey Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Appay</w:t>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Arcani</w:t>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Desprat</w:t>
+                <w:t xml:space="preserve">Nicola Potere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, pp.103624. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1493306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2024.103624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1493306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951562v1</w:t>
+                <w:t xml:space="preserve">hal-04957423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and optimization strategy for Rap1-targeting single-domain antibodies as platelet activation markers</w:t>
+                <w:t xml:space="preserve">Calibration of Flow Cytometers Enables Reproducible Measurements of Extracellular Vesicle Concentrations and Reference Range Establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
+                <w:t xml:space="preserve">Britta A Bettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moulard</w:t>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Boulay-Moine</w:t>
+                <w:t xml:space="preserve">Kim Falkena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pons</w:t>
+                <w:t xml:space="preserve">Ton G van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Margier</w:t>
+                <w:t xml:space="preserve">Christian Gollwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.103294. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (12), pp.e70189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515537v1</w:t>
+                <w:t xml:space="preserve">hal-05513495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of Flow Cytometers Enables Reproducible Measurements of Extracellular Vesicle Concentrations and Reference Range Establishment</w:t>
+                <w:t xml:space="preserve">Selection and optimization strategy for Rap1-targeting single-domain antibodies as platelet activation markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta A Bettin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Li</w:t>
+                <w:t xml:space="preserve">Maxime Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Falkena</w:t>
+                <w:t xml:space="preserve">Daniele Boulay-Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ton G van Leeuwen</w:t>
+                <w:t xml:space="preserve">Cyril Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gollwitzer</w:t>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (12), pp.e70189. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.103294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.70189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513495v1</w:t>
+                <w:t xml:space="preserve">hal-05515537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Procoagulant and Fibrinolytic Balance of Extracellular Vesicles Predicts Mortality in Septic Shock Patients</w:t>
+                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines (iPSC) from adipose-derived mesenchymal stromal cells from two patients with systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">Mélanie Vélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
+                <w:t xml:space="preserve">Romain Appay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Harti Souab</w:t>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+                <w:t xml:space="preserve">Romain Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (6), </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.103624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.70073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2024.103624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512631v1</w:t>
+                <w:t xml:space="preserve">hal-04951562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase-1 activation, IL-1/IL-6 signature and IFNγ-induced chemokines in lungs of COVID-19 patients</w:t>
+                <w:t xml:space="preserve">Impact of inner hydrophobicity of dendrimer nanomicelles on biodistribution: a PET imaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cambon</w:t>
+                <w:t xml:space="preserve">Tom Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+                <w:t xml:space="preserve">Twiany Cruz-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delteil</w:t>
+                <w:t xml:space="preserve">Beatrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Potere</w:t>
+                <w:t xml:space="preserve">Erik Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bachelier</w:t>
+                <w:t xml:space="preserve">Ling Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1493306. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1493306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4TB01266F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957423v1</w:t>
+                <w:t xml:space="preserve">hal-04851748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of assays measuring extracellular vesicle tissue factor in plasma samples: communication from the ISTH SSC Subcommittee on Vascular Biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating endothelial cells in pathophysiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Mackman</w:t>
+                <w:t xml:space="preserve">Victor-Emmanuel Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Hisada</w:t>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Teresa Azevedo Sachetto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloe James</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.05.037⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939814v1</w:t>
+                <w:t xml:space="preserve">hal-04520469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of mortality, cardiac damage, and cerebral damage by IL-1 inhibition in a murine model of TTP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on Tissue Factor Detection in Blood in 2024: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Muller</w:t>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023021974⟩</w:t>
+              <w:t xml:space="preserve">Hämostaseologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (05), pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2381-6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654298v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating endothelial cells in pathophysiology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vascular endothelial-cadherin is involved in endothelial cell detachment during thrombotic thrombocytopenic purpura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor-Emmanuel Brett</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOH.0000000000000814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.2879-2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520469v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Tissue Factor Detection in Blood in 2024: A Narrative Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+                <w:t xml:space="preserve">Reduction of mortality, cardiac damage, and cerebral damage by IL-1 inhibition in a murine model of TTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Plantureux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hämostaseologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2381-6854⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 143 (26), pp.2791-2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023021974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931804v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial-cadherin is involved in endothelial cell detachment during thrombotic thrombocytopenic purpura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of assays measuring extracellular vesicle tissue factor in plasma samples: communication from the ISTH SSC Subcommittee on Vascular Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Mackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cauchois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Muller</w:t>
+                <w:t xml:space="preserve">Yohei Hisada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faccini</w:t>
+                <w:t xml:space="preserve">Ana Teresa Azevedo Sachetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
+                <w:t xml:space="preserve">Chi Hau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22 (10), pp.2879-2888. </w:t>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.2910-2921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934239v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracrine Effects of Adipose-Derived Cellular Therapies in an in Vitro Fibrogenesis Model of Human Vocal Fold Scarring</w:t>
               </w:r>
@@ -1776,22435 +1776,22443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol Reverses Endothelial Colony-Forming Cell Dysfunction in Adulthood in a Rat Model of Intrauterine Growth Restriction</w:t>
+                <w:t xml:space="preserve">Plasma levels of E‐selectin are associated with retinopathy in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Guillot</w:t>
+                <w:t xml:space="preserve">Imane Agouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lemay</w:t>
+                <w:t xml:space="preserve">Elodie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Allouche</w:t>
+                <w:t xml:space="preserve">Estelle Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Vitorino Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanna Coppola</w:t>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24119747⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (3), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejh.13902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414036v1</w:t>
+                <w:t xml:space="preserve">hal-03922604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose Tissue and Adipose-Tissue-Derived Cell Therapies for the Treatment of the Face and Hands of Patients Suffering from Systemic Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A compendium of single extracellular vesicle flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Coulange Zavarro</w:t>
+                <w:t xml:space="preserve">Ger Arkesteijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Velier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Arcani</w:t>
+                <w:t xml:space="preserve">Michel Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Abellan Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+                <w:t xml:space="preserve">Michael Cimorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.348. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11020348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395551v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Coagulation and Beyond: Position Paper from the Fourth Maastricht Consensus Conference on Thrombosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrophage IL-1β-positive microvesicles exhibit thrombo-inflammatory properties and are detectable in patients with active juvenile idiopathic arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asim Cengiz Akbulut</w:t>
+                <w:t xml:space="preserve">Charlotte Rebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryanne Arisz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aarazo Barakzie</w:t>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2052-9175⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1228122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423721v1</w:t>
+                <w:t xml:space="preserve">hal-04391329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and preclinical evaluation of a novel apelin-based PET radiotracer targeting APJ receptor for molecular imaging of angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+                <w:t xml:space="preserve">Adipose Tissue and Adipose-Tissue-Derived Cell Therapies for the Treatment of the Face and Hands of Patients Suffering from Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Coulange Zavarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Abellan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-023-09875-8⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11020348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391233v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-mediated thrombotic thrombocytopenic purpura plasma induces calcium- and IgG-dependent endothelial activation: correlations with disease severity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagarde</w:t>
+                <w:t xml:space="preserve">Blood Coagulation and Beyond: Position Paper from the Fourth Maastricht Consensus Conference on Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asim Cengiz Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryanne Arisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Baaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaukhar Baidildinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarazo Barakzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280651⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (08), pp.808-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2052-9175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391090v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma levels of E‐selectin are associated with retinopathy in sickle cell disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and preclinical evaluation of a novel apelin-based PET radiotracer targeting APJ receptor for molecular imaging of angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Agouti</w:t>
+                <w:t xml:space="preserve">Oriane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejh.13902⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.463-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-023-09875-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922604v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compendium of single extracellular vesicle flow cytometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune-mediated thrombotic thrombocytopenic purpura plasma induces calcium- and IgG-dependent endothelial activation: correlations with disease severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Welsh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Agnès Widemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12299⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.1127-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423760v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage IL-1β-positive microvesicles exhibit thrombo-inflammatory properties and are detectable in patients with active juvenile idiopathic arthritis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Microvesicles Are Associated with Early Veno Venous ECMO Circuit Change during Severe ARDS: A Prospective Observational Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Gragueb-Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1228122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), pp.7281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12237281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391329v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvesicles Are Associated with Early Veno Venous ECMO Circuit Change during Severe ARDS: A Prospective Observational Pilot Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+                <w:t xml:space="preserve">Assessing the effect of PRP addition to facial micro-lipofilling for patients suffering from Scleroderma: A prospective routine care analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abellan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philandrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+                <w:t xml:space="preserve">A. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Gragueb-Chatti</w:t>
+                <w:t xml:space="preserve">M. Velier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Daviet</w:t>
+                <w:t xml:space="preserve">R. Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (23), pp.7281. </w:t>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (2), pp.152-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12237281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2022.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423238v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of PRP addition to facial micro-lipofilling for patients suffering from Scleroderma: A prospective routine care analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Arcani</w:t>
+                <w:t xml:space="preserve">Is Endothelial Activation a Critical Event in Thrombotic Thrombocytopenic Purpura?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2022.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12030758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500979v1</w:t>
+                <w:t xml:space="preserve">hal-04017464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Endothelial Activation a Critical Event in Thrombotic Thrombocytopenic Purpura?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Tellier</w:t>
+                <w:t xml:space="preserve">Resveratrol Reverses Endothelial Colony-Forming Cell Dysfunction in Adulthood in a Rat Model of Intrauterine Growth Restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vitorino Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.758. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (11), pp.9747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12030758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24119747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017464v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheopheresis Performed in Hemodialysis Patients Targets Endothelium and Has an Acute Anti-Inflammatory Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granulocyte microvesicles with a high plasmin generation capacity promote clot lysis and improve outcome in septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Solignac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+                <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Abdili</w:t>
+                <w:t xml:space="preserve">Pierre Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dammar Bouchouareb</w:t>
+                <w:t xml:space="preserve">Mathilde Dacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (15), pp.2377-2391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12010105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021013328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423329v1</w:t>
+                <w:t xml:space="preserve">hal-03666657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Multiple Variants of Soluble CD146 in Systemic Sclerosis: Identification of a Novel Profibrotic Factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining systemic and locally applied cellular therapies for the treatment of systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Bachelier</w:t>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mahieux</w:t>
+                <w:t xml:space="preserve">Jérémy Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.42063⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-021-01492-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656901v1</w:t>
+                <w:t xml:space="preserve">hal-03777104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-year outcome of local injection of autologous stromal vascular fraction cells and microfat in refractory perianal fistulas of Crohn’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Guillo</w:t>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Grimaud</w:t>
+                <w:t xml:space="preserve">Noémie Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-022-02738-x⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791950v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03581535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining systemic and locally applied cellular therapies for the treatment of systemic sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Velier</w:t>
+                <w:t xml:space="preserve">CD146 at the Interface between Oxidative Stress and the Wnt Signaling Pathway in Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kaspi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Magalon</w:t>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (1), pp.17-22. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142 (12), pp.3200-3210.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-021-01492-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2022.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777104v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulocyte microvesicles with a high plasmin generation capacity promote clot lysis and improve outcome in septic shock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Radiolabeled Endothelial Microvesicles Predicts Their Therapeutic Efficacy: A Proof-of-Concept Study in Peripheral Ischemia Mouse Model Using SPECT/CT Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Vallier</w:t>
+                <w:t xml:space="preserve">Romain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Esnault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+                <w:t xml:space="preserve">Anne-Claire Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021013328⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666657v1</w:t>
+                <w:t xml:space="preserve">hal-03777429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 at the Interface between Oxidative Stress and the Wnt Signaling Pathway in Systemic Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-lung-protective ventilation and biotrauma in severe ARDS patients on veno-venous extracorporeal membrane oxygenation: a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Heim</w:t>
+                <w:t xml:space="preserve">Juliette Chommeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bermudez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Bachelier</w:t>
+                <w:t xml:space="preserve">Camille Pinglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2022.03.038⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04272-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922484v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR2A-HH Gene Variants Encoding the Fc Gamma Receptor for the C-Reactive Protein Are Associated with Enhanced Monocyte CD32 Expression and Cardiovascular Events' Recurrence after Primary Acute Coronary Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble CD146 is increased in preeclampsia and interacts with galectin-1 to regulate trophoblast migration through VEGFR2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Paul</w:t>
+                <w:t xml:space="preserve">Waël Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Sandra M Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lyonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Hubert</w:t>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020495⟩</w:t>
+              <w:t xml:space="preserve">F&amp;S Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xfss.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03581535v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Radiolabeled Endothelial Microvesicles Predicts Their Therapeutic Efficacy: A Proof-of-Concept Study in Peripheral Ischemia Mouse Model Using SPECT/CT Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new strategy to count and sort neutrophil‐derived extracellular vesicles: Validation in infectious disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul‐rémi Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Giraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nail</w:t>
+                <w:t xml:space="preserve">Aude Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.e12204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jev2.12204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777429v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-lung-protective ventilation and biotrauma in severe ARDS patients on veno-venous extracorporeal membrane oxygenation: a randomized controlled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+                <w:t xml:space="preserve">Soluble CD146, a biomarker and a target for preventing resistance to anti-angiogenic therapy in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théotime Fournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Pinglis</w:t>
+                <w:t xml:space="preserve">Wael Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04272-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01451-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983914v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 is increased in preeclampsia and interacts with galectin-1 to regulate trophoblast migration through VEGFR2 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Impairment of Endothelial Colony Forming Cells (ECFC) in Patients with Severe Atherosclerotic Cardiovascular Disease (ASCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waël Traboulsi</w:t>
+                <w:t xml:space="preserve">Sylvie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra M Blois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+                <w:t xml:space="preserve">Chloé Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F&amp;S Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xfss.2021.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.8969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23168969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701653v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new strategy to count and sort neutrophil‐derived extracellular vesicles: Validation in infectious disorders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">Rheopheresis Performed in Hemodialysis Patients Targets Endothelium and Has an Acute Anti-Inflammatory Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Champagne</w:t>
+                <w:t xml:space="preserve">Evelyne Abdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul‐rémi Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Eugène</w:t>
+                <w:t xml:space="preserve">Dammar Bouchouareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jev2.12204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685896v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Impairment of Endothelial Colony Forming Cells (ECFC) in Patients with Severe Atherosclerotic Cardiovascular Disease (ASCVD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+                <w:t xml:space="preserve">Three-year outcome of local injection of autologous stromal vascular fraction cells and microfat in refractory perianal fistulas of Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Toupance</w:t>
+                <w:t xml:space="preserve">Fanny Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Labat</w:t>
+                <w:t xml:space="preserve">Fanny Houser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gautier</w:t>
+                <w:t xml:space="preserve">Caroline Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dumoulin</w:t>
+                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (16), pp.8969. </w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23168969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-022-02738-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792052v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146, a biomarker and a target for preventing resistance to anti-angiogenic therapy in glioblastoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Involvement of Multiple Variants of Soluble CD146 in Systemic Sclerosis: Identification of a Novel Profibrotic Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Tabouret</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Traboulsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+                <w:t xml:space="preserve">Amandine Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.151. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (6), pp.1027-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01451-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.42063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976621v1</w:t>
+                <w:t xml:space="preserve">hal-03656901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinate Injection Rescues Vasculature and Improves Functional Recovery Following Acute Peripheral Ischemia in Rodents: A Multimodal Imaging Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-Articular Injection of Autologous Microfat and Platelet-Rich Plasma in the Treatment of Knee Osteoarthritis: A Double-Blind Randomized Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+                <w:t xml:space="preserve">Marie Laure Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+                <w:t xml:space="preserve">Michel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brige</w:t>
+                <w:t xml:space="preserve">Rym Djouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.795. </w:t>
+              <w:t xml:space="preserve">Arthroscopy: The Journal of Arthroscopy and Related Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (10), pp.3125-3137.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10040795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arthro.2021.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364444v1</w:t>
+                <w:t xml:space="preserve">hal-03653464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal SPECT/CT with 99mTc–dimercaptosuccinic acid is a non-invasive predictive marker for the development of interstitial fibrosis in a rat model of renal insufficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of a New 68Ga-Radiolabelled PET Imaging Agent sCD146 and RGD Peptide for In Vivo Evaluation of Angiogenesis in Mouse Model of Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bobot</w:t>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samantha Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa374⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10092305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653461v1</w:t>
+                <w:t xml:space="preserve">hal-03610360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Colony-Forming Cells Dysfunctions Are Associated with Arterial Hypertension in a Rat Model of Intrauterine Growth Restriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Guillot</w:t>
+                <w:t xml:space="preserve">Multifaceted role of extracellular vesicles in atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhil Konkoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Saraswat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Dubrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221810159⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 319, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653463v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des cellules souches olfactives dans la régénération des nerfs périphériques*</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Giraudo</w:t>
+                <w:t xml:space="preserve">Adipose tissue-derived stromal vascular fraction for treating hands of patients with systemic sclerosis: a multicentre randomized trial Autologous AD-SVF versus placebo in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sabatier</w:t>
+                <w:t xml:space="preserve">Dominique Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philandrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2021.06.015⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (5), pp.1936-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285395v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-Articular Injection of Autologous Microfat and Platelet-Rich Plasma in the Treatment of Knee Osteoarthritis: A Double-Blind Randomized Comparative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-center comparison of good manufacturing practices-compliant stromal vascular fraction and proposal for release acceptance criteria: a review of 364 productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
+                <w:t xml:space="preserve">Pauline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cohen</w:t>
+                <w:t xml:space="preserve">Giulio Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Djouri</w:t>
+                <w:t xml:space="preserve">Luca Mariotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthroscopy: The Journal of Arthroscopy and Related Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (10), pp.3125-3137.e3. </w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arthro.2021.03.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-021-02445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653464v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a New 68Ga-Radiolabelled PET Imaging Agent sCD146 and RGD Peptide for In Vivo Evaluation of Angiogenesis in Mouse Model of Myocardial Infarction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Universal Classification System for Platelet-Rich Plasma (PRP): A Method to define the variables in PRP production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">J Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abellan-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Brandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10092305⟩</w:t>
+              <w:t xml:space="preserve">Burns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.489-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.burns.2020.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610360v1</w:t>
+                <w:t xml:space="preserve">hal-03328832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose tissue-derived stromal vascular fraction for treating hands of patients with systemic sclerosis: a multicentre randomized trial Autologous AD-SVF versus placebo in systemic sclerosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomarqueurs vésiculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ghayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab584⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (12), pp.1158-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652426v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-center comparison of good manufacturing practices-compliant stromal vascular fraction and proposal for release acceptance criteria: a review of 364 productions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Giraudo</w:t>
+                <w:t xml:space="preserve">The Role of the Adhesion Receptor CD146 and Its Soluble Form in Human Embryo Implantation and Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kaspi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-021-02445-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.711394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653485v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted role of extracellular vesicles in atherosclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Retrospective Analysis of Characteristic Features of Responders and Impaired Patients to a Single Injection of Pure Platelet-Rich Plasma in Knee Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Dubrou</w:t>
+                <w:t xml:space="preserve">Cécilia Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
+                <w:t xml:space="preserve">Axelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitraka Rabarimeriarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10081748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329715v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs vésiculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Dissemination of extreme levels of extracellular vesicles: tissue factor activity in patients with severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.628-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03498240v1</w:t>
+                <w:t xml:space="preserve">hal-03329123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Universal Classification System for Platelet-Rich Plasma (PRP): A Method to define the variables in PRP production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des cellules souches olfactives dans la régénération des nerfs périphériques*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Brandin</w:t>
+                <w:t xml:space="preserve">C. Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Degioanni</w:t>
+                <w:t xml:space="preserve">M. Witters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Grimaud</w:t>
+                <w:t xml:space="preserve">J. Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Burns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.burns.2020.07.017⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2021.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328832v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of extreme levels of extracellular vesicles: tissue factor activity in patients with severe COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+                <w:t xml:space="preserve">Endothelial Colony-Forming Cells Dysfunctions Are Associated with Arterial Hypertension in a Rat Model of Intrauterine Growth Restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (18), pp.10159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221810159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329123v1</w:t>
+                <w:t xml:space="preserve">hal-03653463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retrospective Analysis of Characteristic Features of Responders and Impaired Patients to a Single Injection of Pure Platelet-Rich Plasma in Knee Osteoarthritis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial-Specific Deletion of CD146 Protects Against Experimental Glomerulonephritis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitraka Rabarimeriarijaona</w:t>
+                <w:t xml:space="preserve">Ahmed Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kavvadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10081748⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (4), pp.1260-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.119.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328549v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Adhesion Receptor CD146 and Its Soluble Form in Human Embryo Implantation and Pregnancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
+                <w:t xml:space="preserve">Severe and Irreversible Pancytopenia Associated With SARS-CoV-2 Bone Marrow Infection in a Patient With Waldenstrom Macroglobulinemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Priet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Appay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.711394⟩</w:t>
+              <w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.e503-e505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clml.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504344v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial-Specific Deletion of CD146 Protects Against Experimental Glomerulonephritis in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Bachelier</w:t>
+                <w:t xml:space="preserve">Number and Replating Capacity of Endothelial Colony‐Forming Cells are Telomere Length Dependent: Implication for Human Atherogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simonici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsung‐po Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.119.14176⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.e020606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.120.020606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226402v2</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe and Irreversible Pancytopenia Associated With SARS-CoV-2 Bone Marrow Infection in a Patient With Waldenstrom Macroglobulinemia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Atieh</w:t>
+                <w:t xml:space="preserve">Technical and biological review of authorized medical devices for platelets-rich plasma preparation in the field of regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lepidi</w:t>
+                <w:t xml:space="preserve">Pauline Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille de Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clml.2021.01.005⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1832653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282925v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and biological review of authorized medical devices for platelets-rich plasma preparation in the field of regenerative medicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microvésicules cellulaires : biomarqueurs émergents en pathologie cardiovasculaire : intérêt dans le risque thrombotique de la COVID 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1832653⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205 (2), pp.166-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155446v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number and Replating Capacity of Endothelial Colony‐Forming Cells are Telomere Length Dependent: Implication for Human Atherogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tsung‐po Lai</w:t>
+                <w:t xml:space="preserve">Succinate Injection Rescues Vasculature and Improves Functional Recovery Following Acute Peripheral Ischemia in Rodents: A Multimodal Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.120.020606⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10040795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414586v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microvésicules cellulaires : biomarqueurs émergents en pathologie cardiovasculaire : intérêt dans le risque thrombotique de la COVID 19</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renal SPECT/CT with 99mTc–dimercaptosuccinic acid is a non-invasive predictive marker for the development of interstitial fibrosis in a rat model of renal insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 205 (2), pp.166-179. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (5), pp.804-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329150v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of Platelets with Colorectal Cancer Cells Inhibits Tumor Growth but Promotes Metastasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prototyping Trastuzumab Docetaxel Immunoliposomes with a New FCM-Based Method to Quantify Optimal Antibody Density on Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Mege</w:t>
+                <w:t xml:space="preserve">Anne Rodallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Crescence</w:t>
+                <w:t xml:space="preserve">Corentin Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Carminita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1181⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.4147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571104v1</w:t>
+                <w:t xml:space="preserve">inserm-02505339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid immunocapture bioassay with improved reproducibility to measure tissue factor-dependent procoagulant activity of microvesicles from body fluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bouriche</w:t>
+                <w:t xml:space="preserve">Feasibility of First Injection of Autologous Adipose Tissue-Derived Stromal Vascular Fraction in Human Scarred Vocal Folds : A Nonrandomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Philandrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.09.020⟩</w:t>
+              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaoto.2019.4328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155438v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146/sCD146 in the Pathogenesis and Monitoring of Angiogenic and Inflammatory Diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sera From Patients With Minimal Change Disease Increase Endothelial Permeability to Sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fallague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cléa Dubrou</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines8120592⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (7), pp.1071-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144556v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIFlowCyt-EV: a framework for standardized reporting of extracellular vesicle flow cytometry experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Brisson</w:t>
+                <w:t xml:space="preserve">Response to: ‘Could autologous adipose-derived stromal vascular fraction turn out an unwanted source of profibrotic myofibroblasts in systemic sclerosis?’ by Manetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1713526⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (5), pp.e56-e56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624977v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Endothelial Cells as a Marker of Endothelial Injury in Severe COVID -19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lano</w:t>
+                <w:t xml:space="preserve">Commentary about mesenchymal stem cells and scarred vocal folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-020-01693-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03171102v1</w:t>
+                <w:t xml:space="preserve">hal-02568627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic targeting of soluble CD146/MCAM with the M2J‐1 monoclonal antibody prevents metastasis development and procoagulant activity in CD146‐positive invasive tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+                <w:t xml:space="preserve">Uremic Toxic Blood-Brain Barrier Disruption Mediated by AhR Activation Leads to Cognitive Impairment during Experimental Renal Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.32909⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (7), pp.1509-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2019070728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159779v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of First Injection of Autologous Adipose Tissue-Derived Stromal Vascular Fraction in Human Scarred Vocal Folds : A Nonrandomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Philandrianos</w:t>
+                <w:t xml:space="preserve">Sera From Patients With Minimal Change Disease Increase Endothelial Permeability to Sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fallague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Otorhinolaryngology - Head &amp; Neck Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (7), pp.1071-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaoto.2019.4328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485357v1</w:t>
+                <w:t xml:space="preserve">hal-03176703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Trastuzumab Docetaxel Immunoliposomes with a New FCM-Based Method to Quantify Optimal Antibody Density on Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Giacometti</w:t>
+                <w:t xml:space="preserve">Response to: ‘Adipose stromal vascular fraction and regenerative therapy in SSc: response to the article by Magalon et al ’ by De Benedetto et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60856-z⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (5), pp.e54-e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02505339v1</w:t>
+                <w:t xml:space="preserve">hal-03176750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: ‘Could autologous adipose-derived stromal vascular fraction turn out an unwanted source of profibrotic myofibroblasts in systemic sclerosis?’ by Manetti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Granel</w:t>
+                <w:t xml:space="preserve">MIFlowCyt-EV: a framework for standardized reporting of extracellular vesicle flow cytometry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A. Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin van Der Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger J. A. Arkesteijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1713526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158751v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sera From Patients With Minimal Change Disease Increase Endothelial Permeability to Sodium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">CD146/sCD146 in the Pathogenesis and Monitoring of Angiogenic and Inflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Laforêt</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Dubrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.04.010⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines8120592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504357v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary about mesenchymal stem cells and scarred vocal folds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+                <w:t xml:space="preserve">Therapeutic targeting of soluble CD146/MCAM with the M2J‐1 monoclonal antibody prevents metastasis development and procoagulant activity in CD146‐positive invasive tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vivancos‐stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-020-01693-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (6), pp.1666-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568627v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sera From Patients With Minimal Change Disease Increase Endothelial Permeability to Sodium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Laforêt</w:t>
+                <w:t xml:space="preserve">Circulating Endothelial Cells as a Marker of Endothelial Injury in Severe COVID -19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222 (11), pp.1789-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176703v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uremic Toxic Blood-Brain Barrier Disruption Mediated by AhR Activation Leads to Cognitive Impairment during Experimental Renal Dysfunction</w:t>
+                <w:t xml:space="preserve">Randomized controlled trial protocol to investigate the antiplatelet therapy effect on extracellular vesicles (AFFECT EV) in acute myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bobot</w:t>
+                <w:t xml:space="preserve">Alecja Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thomas</w:t>
+                <w:t xml:space="preserve">R Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Moyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mckay</w:t>
+                <w:t xml:space="preserve">C Eyileten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (7), pp.1509-1521. </w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2019070728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2018.1557616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158259v1</w:t>
+                <w:t xml:space="preserve">hal-02060856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: ‘Adipose stromal vascular fraction and regenerative therapy in SSc: response to the article by Magalon et al ’ by De Benedetto et al</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Ticagrelor attenuates the increase of extracellular vesicle concentrations in plasma after acute myocardial infarction compared to clopidogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Nieuwland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Granel</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Eyileten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-215132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.609-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176750v1</w:t>
+                <w:t xml:space="preserve">hal-03176804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized controlled trial protocol to investigate the antiplatelet therapy effect on extracellular vesicles (AFFECT EV) in acute myocardial infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Eyileten</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Fully GMP-Compliant Process for Manufacturing Stromal Vascular Fraction: A Cost-Effective Alternative to Automated Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2018.1557616⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9102158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060856v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Fully GMP-Compliant Process for Manufacturing Stromal Vascular Fraction: A Cost-Effective Alternative to Automated Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloe Dumoulin</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of peripheral blood neutrophil kinetics to predict CLAD after lung transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9102158⟩</w:t>
+              <w:t xml:space="preserve">Transplant Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.101321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trim.2020.101321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156151v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor attenuates the increase of extracellular vesicle concentrations in plasma after acute myocardial infarction compared to clopidogrel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ceren Eyileten</w:t>
+                <w:t xml:space="preserve">Perirenal Adipose Tissue Displays an Age-Dependent Inflammatory Signature Associated With Early Graft Dysfunction of Marginal Kidney Transplants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gondran Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.14689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176804v1</w:t>
+                <w:t xml:space="preserve">hal-03159421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of peripheral blood neutrophil kinetics to predict CLAD after lung transplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elissa Cousin</w:t>
+                <w:t xml:space="preserve">A new hybrid immunocapture bioassay with improved reproducibility to measure tissue factor-dependent procoagulant activity of microvesicles from body fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Grosdidier</w:t>
+                <w:t xml:space="preserve">Tarik Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62, pp.101321. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.414-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trim.2020.101321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159574v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perirenal Adipose Tissue Displays an Age-Dependent Inflammatory Signature Associated With Early Graft Dysfunction of Marginal Kidney Transplants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Interaction of Platelets with Colorectal Cancer Cells Inhibits Tumor Growth but Promotes Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline François</w:t>
+                <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gondran Tellier</w:t>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+                <w:t xml:space="preserve">Estelle Carminita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (2), pp.291-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159421v1</w:t>
+                <w:t xml:space="preserve">hal-02571104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Platelets in Cancers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD146 (Cluster of Differentiation 146) An Adhesion Molecule Involved in Vessel Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Aurélie S. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+                <w:t xml:space="preserve">Muriel G. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1693475⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.1026 - 1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.312653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571226v1</w:t>
+                <w:t xml:space="preserve">hal-02627683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of tissue factor induction by the uremic toxin indole-3 acetic acid through aryl hydrocarbon receptor/nuclear factor-kappa B signaling pathway in human endothelial cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Eddine El Mecherfi</w:t>
+                <w:t xml:space="preserve">Estelle Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Kheroua</w:t>
+                <w:t xml:space="preserve">Aurelie S. Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-018-2328-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10299), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060898v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
+                <w:t xml:space="preserve">Molecular profile and proangiogenic activity of the adipose-derived stromal vascular fraction used as an autologous innovative medicinal product in patients with systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (3), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-214218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479798v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 (Cluster of Differentiation 146)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.312653⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504363v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogram to decipher PD1/L1 ICI resistance: a proof of concept in advanced Non-small cell lung cancer patients of the PIONeeR Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Vely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), p117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 (Cluster of Differentiation 146) An Adhesion Molecule Involved in Vessel Homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
+                <w:t xml:space="preserve">Neutrophil extracellular traps are associated with the pathogenesis of diffuse alveolar hemorrhage in murine lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Jarrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.312653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627683v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+                <w:t xml:space="preserve">Increasing the sensitivity of the human microvesicle tissue factor activity assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478896v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular profile and proangiogenic activity of the adipose-derived stromal vascular fraction used as an autologous innovative medicinal product in patients with systemic sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
+                <w:t xml:space="preserve">Circadian Rhythm Disruption and Sepsis in Severe Trauma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Culver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-214218⟩</w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555747v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+                <w:t xml:space="preserve">CD146 (Cluster of Differentiation 146)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.1026-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.312653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504362v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil extracellular traps are associated with the pathogenesis of diffuse alveolar hemorrhage in murine lupus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">Adipose-Derived Stem Cells from Systemic Sclerosis Patients Maintain Pro-Angiogenic and Antifibrotic Paracrine Effects In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Eap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8111979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542311v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the sensitivity of the human microvesicle tissue factor activity assay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
+                <w:t xml:space="preserve">Antithrombotic efficacy of bivalirudin compared to unfractionated heparin during percutaneous coronary intervention for acute coronary syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bez</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1384541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571424v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithrombotic efficacy of bivalirudin compared to unfractionated heparin during percutaneous coronary intervention for acute coronary syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Frere</w:t>
+                <w:t xml:space="preserve">Toward standardization of assays measuring extracellular vesicle‐associated tissue factor activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Laine</w:t>
+                <w:t xml:space="preserve">Chris Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lemesle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Paganelli</w:t>
+                <w:t xml:space="preserve">Francois Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Mackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1384541⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (8), pp.1261-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762121v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-Derived Stem Cells from Systemic Sclerosis Patients Maintain Pro-Angiogenic and Antifibrotic Paracrine Effects In Vitro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Distinctive endothelial and inflammatory profiles characterize kidney transplants from extended criteria donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Eap</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gondran-Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (FG060), pp.142-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592827v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward standardization of assays measuring extracellular vesicle‐associated tissue factor activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nigel Mackman</w:t>
+                <w:t xml:space="preserve">CD146 deficiency promotes plaque formation in a mouse model of atherosclerosis by enhancing RANTES secretion and leukocyte recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fallague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Moussouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622508v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive endothelial and inflammatory profiles characterize kidney transplants from extended criteria donors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microvesicles and Cancer Associated Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boissier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+                <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (06), pp.593-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1693476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899062v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 deficiency promotes plaque formation in a mouse model of atherosclerosis by enhancing RANTES secretion and leukocyte recruitment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
+                <w:t xml:space="preserve">Molecular Sciences Thrombosis Risk Associated with Head and Neck Cancer: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.03.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (11), pp.2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20112838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504365v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR3A and FCGR2A Genotypes Differentially Impact Allograft Rejection and Patients' Survival After Lung Transplant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Platelets, Thrombo-Inflammation, and Cancer: Collaborating With the Enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Luisa Palacios Acedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.e27477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01208⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983059v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Sciences Thrombosis Risk Associated with Head and Neck Cancer: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">CD146 deficiency promotes plaque formation in a mouse model of atherosclerosis by enhancing RANTES secretion and leukocyte recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fallague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Moussouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20112838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570616v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvesicles and Cancer Associated Thrombosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Mege</w:t>
+                <w:t xml:space="preserve">FCGR3A and FCGR2A Genotypes Differentially Impact Allograft Rejection and Patients' Survival After Lung Transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1693476⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.e27477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570599v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelets, Thrombo-Inflammation, and Cancer: Collaborating With the Enemy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Involvement of Platelets in Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dubois Christophe</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01805⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (06), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1693475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544297v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 deficiency promotes plaque formation in a mouse model of atherosclerosis by enhancing RANTES secretion and leukocyte recruitment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
+                <w:t xml:space="preserve">Mechanisms of tissue factor induction by the uremic toxin indole-3 acetic acid through aryl hydrocarbon receptor/nuclear factor-kappa B signaling pathway in human endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Eddine El Mecherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kheroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.03.017⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-018-2328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511513v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor is activated in patients and mice with chronic kidney disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of platelets on cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.S40-S47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060310v1</w:t>
+                <w:t xml:space="preserve">hal-02060300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of platelet-rich plasma in regenerative medicine: technical tools for correct quality control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grimaud</w:t>
+                <w:t xml:space="preserve">Indoxyl Sulfate Upregulates Liver P-Glycoprotein Expression and Activity through Aryl Hydrocarbon Receptor Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacy Santana Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060871v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of revascularisation by angiomotin-targeting positron emission tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brige</w:t>
+                <w:t xml:space="preserve">Arginase upregulation and eNOS uncoupling contribute to impaired endothelium-dependent vasodilation in a rat model of intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandvuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boubred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fromonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.27728⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 315 (3), pp.R509-R520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00354.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060575v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new assay to evaluate microvesicle plasmin generation capacity: validation in disease with fibrinolysis imbalance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+                <w:t xml:space="preserve">Cancer risk in HIV-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolino-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zaegel-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1494482⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (5), pp.673-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060265v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of platelets on cancer progression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of platelet-rich plasma gel from elderly patients under antithrombotic drugs: Perspectives in chronic wounds care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2018.01.035⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1336212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060300v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoxyl Sulfate Upregulates Liver P-Glycoprotein Expression and Activity through Aryl Hydrocarbon Receptor Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
+                <w:t xml:space="preserve">Sepsis is associated with lack of monocyte HLA-DR expression recovery without modulating T-cell reconstitution after lung transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alingrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Textoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Nicolino-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplant Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trim.2018.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060562v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cell properties of peripheral blood endothelial progenitors are stimulated by soluble CD146 via miR-21: potential use in autologous cell therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+                <w:t xml:space="preserve">Natural Killer Cells Exhibit a Peculiar Phenotypic Profile in Systemic Sclerosis and Are Potent Inducers of Endothelial Microparticles Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27715-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060286v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase upregulation and eNOS uncoupling contribute to impaired endothelium-dependent vasodilation in a rat model of intrauterine growth restriction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular Vesicles: Overview and Clinical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00354.2017⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-109472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960518v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles: Overview and Clinical Implications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stem cell properties of peripheral blood endothelial progenitors are stimulated by soluble CD146 via miR-21: potential use in autologous cell therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Essaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-109472⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27715-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067482v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer risk in HIV-infected patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Zaegel-Faucher</w:t>
+                <w:t xml:space="preserve">A new assay to evaluate microvesicle plasmin generation capacity: validation in disease with fibrinolysis imbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Harti Souab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.1494482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1494482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060322v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of platelet-rich plasma gel from elderly patients under antithrombotic drugs: Perspectives in chronic wounds care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Francois</w:t>
+                <w:t xml:space="preserve">Early prediction of revascularisation by angiomotin-targeting positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (5), pp.496-503. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (18), pp.4985-4994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537104.2017.1336212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.27728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827573v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Killer Cells Exhibit a Peculiar Phenotypic Profile in Systemic Sclerosis and Are Potent Inducers of Endothelial Microparticles Release</w:t>
+                <w:t xml:space="preserve">Use of platelet-rich plasma in regenerative medicine: technical tools for correct quality control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Benyamine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephane Robert</w:t>
+                <w:t xml:space="preserve">Hajer Graiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lokchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Velier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01665⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.e000442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2018-000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858915v1</w:t>
+                <w:t xml:space="preserve">hal-02060871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis is associated with lack of monocyte HLA-DR expression recovery without modulating T-cell reconstitution after lung transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Effect of Immunosuppression on Target Blood Immune Cells Within 1 Year After Lung Transplantation: Influence of Age on T Lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Textoris</w:t>
+                <w:t xml:space="preserve">Matthieu Pelardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anderson D. Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corine Nicolino-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Pascal Alexandre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51, pp.6-11. </w:t>
+              <w:t xml:space="preserve">Annals of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trim.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12659/AOT.906372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970223v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Immunosuppression on Target Blood Immune Cells Within 1 Year After Lung Transplantation: Influence of Age on T Lymphocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble CD146 is a predictive marker of pejorative evolution and of sunitinib efficacy in clear cell renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pelardy</w:t>
+                <w:t xml:space="preserve">Maeva Dufies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson D. Loundou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corine Nicolino-Brunet</w:t>
+                <w:t xml:space="preserve">Damien Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Alexandre Thomas</w:t>
+                <w:t xml:space="preserve">Julien Viotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, pp.11-24. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.2447-2458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12659/AOT.906372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.23002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791639v1</w:t>
+                <w:t xml:space="preserve">hal-02060593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 is a predictive marker of pejorative evolution and of sunitinib efficacy in clear cell renal cell carcinoma</w:t>
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor is activated in patients and mice with chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Dufies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Nollet</w:t>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ambrosetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wael Traboulsi</w:t>
+                <w:t xml:space="preserve">Marion Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Viotti</w:t>
+                <w:t xml:space="preserve">Bertrand Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.2447-2458. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (4), pp.986-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.23002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060593v1</w:t>
+                <w:t xml:space="preserve">hal-02060310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel anti-CD146 antibody specifically targets cancer cells by internalizing the molecule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amel Essaadi</w:t>
+                <w:t xml:space="preserve">Biogenesis of Pro-senescent Microparticles by Endothelial Colony Forming Cells from Premature Neonates is driven by SIRT1-Dependent Epigenetic Regulation of MKK6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Yzydorzick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.22736⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.8277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08883-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766676v1</w:t>
+                <w:t xml:space="preserve">hal-01663685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic and Diagnostic Antibodies to CD146: Thirty Years of Research on Its Potential for Detection and Treatment of Tumors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Endothelial Progenitors: A Consensus Statement on Nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold J Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad L Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M Melero-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antib6040017⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.1316-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sctm.16-0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770163v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylsalicylic acid differentially limits the activation and expression of cell death markers in human platelets exposed to Staphylococcus aureus strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Long-term follow-up after autologous adipose-derived stromal vascular fraction injection into fingers in systemic sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06024-2⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (1), pp.40-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770234v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Recovery After Endothelial Colony-Forming Cells or Human Umbilical Cord Blood Cells Administration in a Rat Model of Neonatal Hypoxic-Ischemic Encephalopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Umberto Simeoni</w:t>
+                <w:t xml:space="preserve">CD16/FC gamma R PROFILING ALLOWS NON INVASIVE APPRAISAL OF ANTIBODY-DEPENDENT NK CELL ALLOREACTIVE POTENTIAL IN HEART AND KIDNEY TRANSPLANT RECIPIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sampol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dicristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2, SI), pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sctm.17-0074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01770089v1</w:t>
+                <w:t xml:space="preserve">hal-01731002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrin-bearing microparticles: marker of thrombo-embolic events in pancreatic and colorectal cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dignat‐george</w:t>
+                <w:t xml:space="preserve">Genetic and Functional Profiling of CD16-Dependent Natural Killer Activation Identifies Patients at Higher Risk of Cardiac Allograft Vasculopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sampol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (57), pp.97394-97406. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137 (10), pp.1049-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.22128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.117.030435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770080v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Functional Profiling of CD16-Dependent Natural Killer Activation Identifies Patients at Higher Risk of Cardiac Allograft Vasculopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Title page: Increased Mean Corpuscular Haemoglobin Concentration: Artefact or true abnormality? Short running title: Increased MCHC: Artefact or pathology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Sampol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Di Cristofaro</w:t>
+                <w:t xml:space="preserve">Yael Berda-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boubaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.117.030435⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.32 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.12565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634563v1</w:t>
+                <w:t xml:space="preserve">hal-01788939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD16/FC gamma R PROFILING ALLOWS NON INVASIVE APPRAISAL OF ANTIBODY-DEPENDENT NK CELL ALLOREACTIVE POTENTIAL IN HEART AND KIDNEY TRANSPLANT RECIPIENTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Dicristofaro</w:t>
+                <w:t xml:space="preserve">Thrombospondin-1-Derived Peptide RFYVVMWK Improves the Adhesive Phenotype of CD34 + Cells from Atherosclerotic Patients with Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rhéaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evemie Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.327 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/096368916X693329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731002v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenesis of Pro-senescent Microparticles by Endothelial Colony Forming Cells from Premature Neonates is driven by SIRT1-Dependent Epigenetic Regulation of MKK6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Yzydorzick</w:t>
+                <w:t xml:space="preserve">NATURAL KILLER CELLS ARE POTENT EFFECTORS OF THROMBOINFLAMMATORY ENDOTHELIAL DYSFUNCTION ASSOCIATED TO ANTIBODY-MEDIATED TRANSPLANT VASCULOPATHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663685v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up after autologous adipose-derived stromal vascular fraction injection into fingers in systemic sclerosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Casanova</w:t>
+                <w:t xml:space="preserve">The Evolving Role of Succinate in Tumor Metabolism: An 18 F-FDG–Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodin-Hullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Essamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (11), pp.1749-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.117.192674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792172v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Progenitors: A Consensus Statement on Nomenclature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan M Melero-Martin</w:t>
+                <w:t xml:space="preserve">Increased serum levels of fractalkine and mobilisation of CD34+CD45− endothelial progenitor cells in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sctm.16-0360⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-017-1271-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777824v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title page: Increased Mean Corpuscular Haemoglobin Concentration: Artefact or true abnormality? Short running title: Increased MCHC: Artefact or pathology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Recovery After Endothelial Colony-Forming Cells or Human Umbilical Cord Blood Cells Administration in a Rat Model of Neonatal Hypoxic-Ischemic Encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandvuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boubred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Berda-Haddad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+                <w:t xml:space="preserve">Umberto Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijlh.12565⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.1987 - 1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sctm.17-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788939v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1-Derived Peptide RFYVVMWK Improves the Adhesive Phenotype of CD34 + Cells from Atherosclerotic Patients with Type 2 Diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evemie Dubé</w:t>
+                <w:t xml:space="preserve">Fibrin-bearing microparticles: marker of thrombo-embolic events in pancreatic and colorectal cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ouaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sielezneff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat‐george</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3727/096368916X693329⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (57), pp.97394-97406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.22128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768677v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NATURAL KILLER CELLS ARE POTENT EFFECTORS OF THROMBOINFLAMMATORY ENDOTHELIAL DYSFUNCTION ASSOCIATED TO ANTIBODY-MEDIATED TRANSPLANT VASCULOPATHY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Robert</w:t>
+                <w:t xml:space="preserve">Acetylsalicylic acid differentially limits the activation and expression of cell death markers in human platelets exposed to Staphylococcus aureus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06024-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789985v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased serum levels of fractalkine and mobilisation of CD34+CD45− endothelial progenitor cells in systemic sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+                <w:t xml:space="preserve">Methodological Guidelines to Study Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank A.W. Coumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edit Buzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther E.E. Drees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-017-1271-7⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (10), pp.1632-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circresaha.117.309417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777909v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving Role of Succinate in Tumor Metabolism: An 18 F-FDG–Based Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wassim Essamet</w:t>
+                <w:t xml:space="preserve">Platelet function and microparticle levels in atrial fibrillation: Changes during the acute episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Sellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.117.192674⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.216-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770170v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet function and microparticle levels in atrial fibrillation: Changes during the acute episode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
+                <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms: results of a multicenter collaborative workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Mooberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.03.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.13514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770208v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestational age-related patterns of AMOT methylation are revealed in preterm infant endothelial progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Vinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boubred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (10), pp.e0186321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0186321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms: results of a multicenter collaborative workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+                <w:t xml:space="preserve">Microvesicles in vascular homeostasis and diseases. Position Paper of the European Society of Cardiology (ESC) Working Group on Atherosclerosis and Vascular Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Ridger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Angelillo-Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Badimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.13514⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (07), pp.1296-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/TH16-12-0943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459831v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03620392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble CD146, an innovative and non-invasive biomarker of embryo selection for in vitro fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0173724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvesicles in vascular homeostasis and diseases. Position Paper of the European Society of Cardiology (ESC) Working Group on Atherosclerosis and Vascular Biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
+                <w:t xml:space="preserve">Identification of CD146 as a novel molecular actor involved in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kaspi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/TH16-12-0943⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (5), pp.1448-1451.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03620392v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of CD146 as a novel molecular actor involved in systemic sclerosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">A novel anti-CD146 antibody specifically targets cancer cells by internalizing the molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Essaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.04.046⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (68), pp.112283 - 112296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.22736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778289v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADCC OF NK CELLS IN KIDNEY TRANSPLANTATION: A NEW COMPLEMENT-INDEPENDENT TOOL OF DSA MONITORING</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic and Diagnostic Antibodies to CD146: Thirty Years of Research on Its Potential for Detection and Treatment of Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib6040017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482515v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARA290, a Specific Agonist of Erythropoietin/CD131 Heteroreceptor, Improves Circulating Endothelial Progenitors' Angiogenic Potential and Homing Ability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+                <w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Bennis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anais Moyon</w:t>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Crescence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (4), pp.390-397. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452797v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic effects of ticagrelor: Myth or reality?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dignat‐george</w:t>
+                <w:t xml:space="preserve">Thrombospondin-1-derived peptide RFYVVMWK improves the adhesive phenotype of CD34sup+/sup cells from atherosclerotic patients with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rhéaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evemie Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/096368916X693329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460190v1</w:t>
+                <w:t xml:space="preserve">hal-01454820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet reactivity in patients receiving a maintenance dose of P2Y12-ADP receptor antagonists undergoing elective percutaneous coronary intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardized counting of circulating platelet microparticles using currently available flow cytometers and scatter-based triggering: Forward or side scatter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lemesle</w:t>
+                <w:t xml:space="preserve">F Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89A, pp.148-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460490v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-Dependent NK Cell Activation Is Associated with Late Kidney Allograft Dysfunction and the Complement-Independent Alloreactive Potential of Donor-Specific Antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Laporte</w:t>
+                <w:t xml:space="preserve">Potential mechanism of acute stent thrombosis with bivalirudin following percutaneous coronary intervention in acute coronary syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00288⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, pp.496-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.06.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462978v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NATURAL KILLER CELL ACTIVATION IS A POTENT CYTOTOXIC MECHANISM SUSTAINING ADVERSE CYTOTOXIC EFFECTS OF DONOR-SPECIFIC ANTIBODIES IN SOLID ORGAN TRANSPLANTATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sampol</w:t>
+                <w:t xml:space="preserve">Circulating microparticles bearing Fibrin associated with whole-body 18FDG-PET: diagnostic tools to detect paraneoplastic polymyalgia rheumatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.1099-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-016-3510-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459427v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Antiplatelet Therapy: The Odyssey Continues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microparticles and Fibrinolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (2), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1592301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459917v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and Urodynamic Effects of Autologous Stromal Vascular Fraction Extracted from Fat Tissue with Minimal Ex Vivo Manipulation in a Porcine Model of Intrinsic Sphincter Deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Giraudo</w:t>
+                <w:t xml:space="preserve">Soluble CD146 boosts therapeutic effect of endothelial progenitors through proteolytic processing of short CD146 isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Harhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (3), pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvw096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463017v1</w:t>
+                <w:t xml:space="preserve">hal-03504367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of platelets in cancer and cancer-associated thrombosis: Experimental and clinical evidences.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Crescence</w:t>
+                <w:t xml:space="preserve">NATURAL KILLER CELL ACTIVATION IS A POTENT CYTOTOXIC MECHANISM ă SUSTAINING ADVERSE CYTOTOXIC EFFECTS OF DONOR-SPECIFIC ANTIBODIES IN ă SOLID ORGAN TRANSPLANTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Ă Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sampol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (4), pp.223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455290v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1-derived peptide RFYVVMWK improves the adhesive phenotype of CD34sup+/sup cells from atherosclerotic patients with type 2 diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evemie Dubé</w:t>
+                <w:t xml:space="preserve">Autologous adipose-derived stromal vascular fraction in patients with systemic sclerosis: 12-month follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Guillaume-Jugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sebastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3727/096368916X693329⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kev323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454820v1</w:t>
+                <w:t xml:space="preserve">hal-01452751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized counting of circulating platelet microparticles using currently available flow cytometers and scatter-based triggering: Forward or side scatter?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (Suppl 1), pp.S21-S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455517v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential mechanism of acute stent thrombosis with bivalirudin following percutaneous coronary intervention in acute coronary syndromes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
+                <w:t xml:space="preserve">Ticagrelor Improves Peripheral Arterial Function in Acute Coronary Syndrome Patients: Relationship With Adenosine Plasma Level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fromonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kipson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (16), pp.1967-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2016.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.06.247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460483v1</w:t>
+                <w:t xml:space="preserve">hal-01311749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NATURAL KILLER CELL ACTIVATION IS A POTENT CYTOTOXIC MECHANISM ă SUSTAINING ADVERSE CYTOTOXIC EFFECTS OF DONOR-SPECIFIC ANTIBODIES IN ă SOLID ORGAN TRANSPLANTATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sampol</w:t>
+                <w:t xml:space="preserve">Soluble CD146 boosts therapeutic effect of endothelial progenitors through proteolytic processing of short CD146 isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Harhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (3), pp.240-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvw096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467559v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microparticles bearing Fibrin associated with whole-body 18FDG-PET: diagnostic tools to detect paraneoplastic polymyalgia rheumatica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Erythropoietin Pretreatment of Transplanted Endothelial Colony-Forming Cells Enhances Recovery in a Cerebral Ischemia Model by Increasing Their Homing Ability: A SPECT/CT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (11), pp.1798-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.115.170308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00296-016-3510-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425508v1</w:t>
+                <w:t xml:space="preserve">hal-01451166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles and Fibrinolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized Antiplatelet Therapy: The Odyssey Continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.105-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460632v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 boosts therapeutic effect of endothelial progenitors through proteolytic processing of short CD146 isoform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Nollet</w:t>
+                <w:t xml:space="preserve">Histological and Urodynamic Effects of Autologous Stromal Vascular Fraction Extracted from Fat Tissue with Minimal Ex Vivo Manipulation in a Porcine Model of Intrinsic Sphincter Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196, pp.934-942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvw096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03504367v1</w:t>
+                <w:t xml:space="preserve">hal-01463017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autologous adipose-derived stromal vascular fraction in patients with systemic sclerosis: 12-month follow-up</w:t>
+                <w:t xml:space="preserve">Targeting soluble CD146 with a neutralizing antibody inhibits vascularization, growth and survival of CD146-positive tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Guillaume-Jugnot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Jouve</w:t>
+                <w:t xml:space="preserve">M Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sebastien Nguyen</w:t>
+                <w:t xml:space="preserve">M Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vivancos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.5489-5500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452751v1</w:t>
+                <w:t xml:space="preserve">hal-01456904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single photon emission computed tomography imaging of cerebral blood flow, blood-brain barrier disruption, and apoptosis time course after focal cerebral ischemia in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Giacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Muzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Filannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747493015607516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(16)30094-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459875v1</w:t>
+                <w:t xml:space="preserve">hal-01462997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythropoietin Pretreatment of Transplanted Endothelial Colony-Forming Cells Enhances Recovery in a Cerebral Ischemia Model by Increasing Their Homing Ability: A SPECT/CT Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+                <w:t xml:space="preserve">Enhanced Natural Killer Responsiveness Is a Potent Cytotoxic Mechanism ă Associating to Kidney Allograft Dysfunction and Pathogenic Effects of ă Donor-Specific Antibodies (DSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ă Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3, SI), pp.700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451166v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 boosts therapeutic effect of endothelial progenitors through proteolytic processing of short CD146 isoform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Nollet</w:t>
+                <w:t xml:space="preserve">The origin and concentration of circulating microparticles differ according to cancer type and evolution: A prospective single-center study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ouaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sielezneff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.939-948</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456844v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor Improves Peripheral Arterial Function in Acute Coronary Syndrome Patients: Relationship With Adenosine Plasma Level.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kipson</w:t>
+                <w:t xml:space="preserve">Detection of EpCAM-positive microparticles in pleural fluid: A new approach to mini-invasively identify patients with malignant pleural effusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laroumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.3357-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311749v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single photon emission computed tomography imaging of cerebral blood flow, blood-brain barrier disruption, and apoptosis time course after focal cerebral ischemia in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">EPO pretreatment of ECFCs enhances functional recovery after transplantation in a rat model of cerebral ischemia through an increase of their homing abilities: a SPECT/CT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria A Filannino</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Abstracts of the 20th Annual Meeting of French Society of Pharmacology and Therapeutics, 37th Pharmacovigilance Meeting, 17th APNET Seminar, 14th CHU CIC Meeting, 19–21 April 2016, Nancy, France, 30 (CO-078), pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462997v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting soluble CD146 with a neutralizing antibody inhibits vascularization, growth and survival of CD146-positive tumors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+                <w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Fernandez</w:t>
+                <w:t xml:space="preserve">Roxanne Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vivancos</w:t>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farge-Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10269-015-2579-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456904v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Natural Killer Responsiveness Is a Potent Cytotoxic Mechanism ă Associating to Kidney Allograft Dysfunction and Pathogenic Effects of ă Donor-Specific Antibodies (DSA)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleiotropic effects of ticagrelor: Myth or reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ă Lyonnet</w:t>
+                <w:t xml:space="preserve">Omar Aït Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat‐george</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (3, SI), pp.700</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464589v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and concentration of circulating microparticles differ according to cancer type and evolution: A prospective single-center study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Sielezneff</w:t>
+                <w:t xml:space="preserve">Platelet reactivity in patients receiving a maintenance dose of P2Y12-ADP receptor antagonists undergoing elective percutaneous coronary intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.190-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.04.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460678v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of EpCAM-positive microparticles in pleural fluid: A new approach to mini-invasively identify patients with malignant pleural effusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">ARA290, a Specific Agonist of Erythropoietin/CD131 Heteroreceptor, Improves Circulating Endothelial Progenitors' Angiogenic Potential and Homing Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455550v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPO pretreatment of ECFCs enhances functional recovery after transplantation in a rat model of cerebral ischemia through an increase of their homing abilities: a SPECT/CT study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+                <w:t xml:space="preserve">Antibody-Dependent NK Cell Activation Is Associated with Late Kidney Allograft Dysfunction and the Complement-Independent Alloreactive Potential of Donor-Specific Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464462v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biomarkers of Venous Thromboembolism in Cancer Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Farge-Bancel</w:t>
+                <w:t xml:space="preserve">ADCC OF NK CELLS IN KIDNEY TRANSPLANTATION: A NEW COMPLEMENT-INDEPENDENT TOOL OF DSA MONITORING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1, SI), pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453350v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P‐selectin and integrin‐dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NATURAL KILLER CELL ACTIVATION IS A POTENT CYTOTOXIC MECHANISM SUSTAINING ADVERSE CYTOTOXIC EFFECTS OF DONOR-SPECIFIC ANTIBODIES IN SOLID ORGAN TRANSPLANTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sampol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (4), pp.223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817745v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hepatitis C virus coinfection on T-cell dynamics in long-term HIV-suppressors under combined antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nicolino-Brunet</w:t>
+                <w:t xml:space="preserve">The Cardiovascular Effect of the Uremic Solute Indole-3 Acetic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/qad.0000000000000650⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), pp.876-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2013121283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03353987v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cardiovascular Effect of the Uremic Solute Indole-3 Acetic Acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P‐selectin and integrin‐dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (4), pp.876-887. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2013121283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610425v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P-selectin and integrin-dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Impact of hepatitis C virus coinfection on T-cell dynamics in long-term HIV-suppressors under combined antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zaegel-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Panicot‐dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Eliana Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Obry-Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nicolino-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (12), pp.1505 - 1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/qad.0000000000000650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773064v1</w:t>
+                <w:t xml:space="preserve">inserm-03353987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance chemotherapy in children with ALL exerts metronomic-like thrombospondin-1 associated anti-endothelial effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of platelet activation prevents the P-selectin and integrin-dependent accumulation of cancer cell microparticles and reduces tumor growth and metastasis in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot‐dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (2), pp.462-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01787272v1</w:t>
+                <w:t xml:space="preserve">hal-01773064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 mediates VEGF-induced melanoma cell extravasation through FAK activation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance chemotherapy in children with ALL exerts metronomic-like thrombospondin-1 associated anti-endothelial effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Despoix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Blin</w:t>
+                <w:t xml:space="preserve">Nicolas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barlogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.29370⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504366v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated senescence of cord blood endothelial progenitor cells in premature neonates is driven by SIRT1 decreased expression</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">CD146 mediates VEGF-induced melanoma cell extravasation through FAK activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Despoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2013-02-484956⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (1), pp.50-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666068v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor Increases Adenosine Plasma Concentration in Patients With an Acute Coronary Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olfa Helal</w:t>
+                <w:t xml:space="preserve">P2X1 expressed on polymorphonuclear neutrophils and platelets is required for thrombosis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delierneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lecut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.09.067⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (16), pp.2575-2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2014-04-571679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317469v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X1 expressed on polymorphonuclear neutrophils and platelets is required for thrombosis in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lecut</w:t>
+                <w:t xml:space="preserve">Ticagrelor Increases Adenosine Plasma Concentration in Patients With an Acute Coronary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2014-04-571679⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (9), pp.872-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817761v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Platelet-Derived Microparticles in Tumor Progression and Thrombosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+                <w:t xml:space="preserve">Accelerated senescence of cord blood endothelial progenitor cells in premature neonates is driven by SIRT1 decreased expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Frizera Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (13), pp.2116 - 2126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2013-02-484956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2014.04.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03817751v1</w:t>
+                <w:t xml:space="preserve">hal-01666068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingosine kinase 1 expressed by endothelial colony-forming cells has a critical role in their revascularization activity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Albinet</w:t>
+                <w:t xml:space="preserve">Involvement of Platelet-Derived Microparticles in Tumor Progression and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Sarlon-Bartoli</w:t>
+                <w:t xml:space="preserve">Dominique Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 103 (1), pp.121-30. </w:t>
+              <w:t xml:space="preserve">Seminars in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (3), pp.346-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvu104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2014.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01053622v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered angiogenesis in low birth weight individuals: a role for anti-angiogenic circulating factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grandvuillemin</w:t>
+                <w:t xml:space="preserve">Sphingosine kinase 1 expressed by endothelial colony-forming cells has a critical role in their revascularization activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Marcelli</w:t>
+                <w:t xml:space="preserve">Daniel Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie S. Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sarlon-Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14767058.2013.807237⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103 (1), pp.121-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018028v1</w:t>
+                <w:t xml:space="preserve">inserm-01053622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic benefit of a combined strategy using erythropoietin and endothelial progenitor cells after transient focal cerebral ischemia in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+                <w:t xml:space="preserve">Unexplained pregnancy loss: a marker of basal endothelial dysfunction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743132813Y.0000000235⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (4), pp.1013-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891777v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexplained pregnancy loss: a marker of basal endothelial dysfunction?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Therapeutic benefit of a combined strategy using erythropoietin and endothelial progenitor cells after transient focal cerebral ischemia in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">Neurological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (9), pp.937-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743132813Y.0000000235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935486v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indolic uremic solutes increase tissue factor production in endothelial cells by the aryl hydrocarbon receptor pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Duval-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (4), pp.733-744. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2013.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmatic Level of Leukocyte-Derived Microparticles Is Associated With Unstable Plaque in Asymptomatic Patients With High-Grade Carotid Stenosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sarlon-Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (16), pp.1436-1441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Lipoprotein-associated Phospholipase A2 in High-grade Carotid Stenosis: A New Biomarker for Predicting Unstable Plaque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boudes</w:t>
+                <w:t xml:space="preserve">Altered angiogenesis in low birth weight individuals: a role for anti-angiogenic circulating factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandvuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buffat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.D. Piercecchi-Marti</w:t>
+                <w:t xml:space="preserve">Maxime Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2011.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.233 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14767058.2013.807237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891820v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue factor–positive neutrophils bind to injured endothelial wall and initiate thrombus formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Darbousset</w:t>
+                <w:t xml:space="preserve">Circulating Lipoprotein-associated Phospholipase A2 in High-grade Carotid Stenosis: A New Biomarker for Predicting Unstable Plaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarlon-Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Frère</w:t>
+                <w:t xml:space="preserve">C. Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénaté Bonier</w:t>
+                <w:t xml:space="preserve">M.A. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2012-06-437772⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.154-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2011.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817740v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming of late endothelial progenitor cells with erythropoietin before transplantation requires the CD131 receptor subunit and enhances their angiogenic potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sarlon-Bartoli</w:t>
+                <w:t xml:space="preserve">Tissue factor–positive neutrophils bind to injured endothelial wall and initiate thrombus formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Darbousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guillet</w:t>
+                <w:t xml:space="preserve">Grace Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pellegrini</w:t>
+                <w:t xml:space="preserve">Rénaté Bonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2012.04835.x⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (10), pp.2133-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-06-437772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891830v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukocyte- and endothelial-derived microparticles: a circulating source for fibrinolysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">Priming of late endothelial progenitor cells with erythropoietin before transplantation requires the CD131 receptor subunit and enhances their angiogenic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarlon-Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Plawinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">B. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Sabatier</w:t>
+                <w:t xml:space="preserve">L. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2012.066167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (9), pp.1914-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2012.04835.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00711679v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Uremia Cause Vascular Dysfunction?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Cerini</w:t>
+                <w:t xml:space="preserve">Leukocyte- and endothelial-derived microparticles: a circulating source for fibrinolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney and Blood Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000327131⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (12), pp.1864-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2012.066167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610434v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00711679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplanted Late Outgrowth Endothelial Progenitor Cells as Cell Therapy Product for Stroke</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bennis Youssef</w:t>
+                <w:t xml:space="preserve">Vascular Incompetence in Dialysis Patients-Protein-Bound Uremic Toxins and Endothelial Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Laurent Codaccioni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Dialysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.327-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-139X.2011.00925.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12015-010-9157-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03670118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased levels of microparticles originating from endothelial cells, platelets and erythrocytes in subjects with metabolic syndrome: Relationship with oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24274,1175 +24282,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Incompetence in Dialysis Patients-Protein-Bound Uremic Toxins and Endothelial Dysfunction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High levels of circulating leukocyte microparticles are associated with better outcome in acute respiratory distress syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Dialysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-139X.2011.00925.x⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.R31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/cc9978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610435v1</w:t>
+                <w:t xml:space="preserve">inserm-00663691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of viable CD45 cells infused on lymphocyte subset recovery after unrelated cord blood transplantation in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barlogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Glasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (1), pp.109-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbmt.2010.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of circulating leukocyte microparticles are associated with better outcome in acute respiratory distress syndrome.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term very low-calorie diet in obese females improves the haemostatic balance through the reduction of leptin levels, PAI-1 concentrations and a diminished release of platelet and leukocyte-derived microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Grunebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/cc9978⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (12), pp.1479--1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663691v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term very low-calorie diet in obese females improves the haemostatic balance through the reduction of leptin levels, PAI-1 concentrations and a diminished release of platelet and leukocyte-derived microparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thrombospondin-1 Is a Plasmatic Marker of Peripheral Arterial Disease That Modulates Endothelial Progenitor Cell Angiogenic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+                <w:t xml:space="preserve">David Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément d'Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bièche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2011.19⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (3), pp.551-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.220624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955792v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1 Is a Plasmatic Marker of Peripheral Arterial Disease That Modulates Endothelial Progenitor Cell Angiogenic Properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lymphocyte subset reconstitution after unrelated cord blood or bone marrow transplantation in children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mauge</w:t>
+                <w:t xml:space="preserve">C. Rénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barlogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mialou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.110.220624⟩</w:t>
+              <w:t xml:space="preserve">Br J Haematol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (3), pp.322-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2010.08409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937934v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocyte subset reconstitution after unrelated cord blood or bone marrow transplantation in children.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of uremic solutes in biological fluids of chronic kidney disease patients by HPLC assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bernoux</w:t>
+                <w:t xml:space="preserve">Raymond Calaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Br J Haematol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2010.08409.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 879 (23), pp.2281-2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679257v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of uremic solutes in biological fluids of chronic kidney disease patients by HPLC assay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId709" w:history="1">
+                <w:t xml:space="preserve">Does Uremia Cause Vascular Dysfunction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Duval-Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 879 (23), pp.2281-2286. </w:t>
+              <w:t xml:space="preserve">Kidney and Blood Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.284-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000327131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460285v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 displays angiogenic properties and promotes neovascularization in experimental hind-limb ischemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Harhouri</w:t>
+                <w:t xml:space="preserve">Transplanted Late Outgrowth Endothelial Progenitor Cells as Cell Therapy Product for Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazad Moubarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeldjalil Kebir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guillet</w:t>
+                <w:t xml:space="preserve">Bennis Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Foucault-Bertaud</w:t>
+                <w:t xml:space="preserve">Jean-Laurent Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Voytenko</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (18), pp.3843 - 3851. </w:t>
+              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1), pp.208-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-229591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12015-010-9157-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827654v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforced physical inactivity increases endothelial microparticle levels in healthy volunteers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia M Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina M Larina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25500,2685 +25500,2819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrinolytic cross-talk: a new mechanism for plasmin formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble CD146 displays angiogenic properties and promotes neovascularization in experimental hind-limb ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Harhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Dejouvencel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Abdeldjalil Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Foucault-Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Voytenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115 (10), pp.2048-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-228817⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 115 (18), pp.3843 - 3851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-229591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00439535v1</w:t>
+                <w:t xml:space="preserve">hal-01827654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Bound Toxins-Update 2009</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Fibrinolytic cross-talk: a new mechanism for plasmin formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dejouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Vanholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Dialysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (10), pp.2048-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-228817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1525-139X.2009.00576.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01610438v1</w:t>
+                <w:t xml:space="preserve">inserm-00439535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of circulating endothelial progenitor cells are related to uremic toxins and vascular injury in hemodialysis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Cerini</w:t>
+                <w:t xml:space="preserve">CD146 and its soluble form regulate monocyte transendothelial migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blot-Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Despoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Harhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03540.x⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.746-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.183251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610439v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 and its soluble form regulate monocyte transendothelial migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Harhouri</w:t>
+                <w:t xml:space="preserve">Levels of circulating endothelial progenitor cells are related to uremic toxins and vascular injury in hemodialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.183251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (9), pp.1576-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03540.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428932v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAIL/Apo2L Mediates the Release of Procoagulant Endothelial Microparticles Induced by Thrombin In Vitro A Potential Mechanism Linking Inflammation and Coagulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makon-Sébastien Njock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sampol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (8), pp.943-951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.183285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial cell-derived microparticles induce plasmacytoid dendritic cell maturation: potential implications in inflammatory diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Angelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Seillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeha Biichlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Berda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gaugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (11), pp.1502-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2009.010934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00484284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microparticles in renal diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Protein-Bound Toxins-Update 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Berland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Mecarelli-Halbwachs</w:t>
+                <w:t xml:space="preserve">Raymond Vanholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfn029⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Dialysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.334-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-139X.2009.00576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610440v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo pretreatment with melatonin improves survival, proangiogenic/mitogenic activity, and efficiency of mesenchymal stem cells injected into ischemic kidney.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating microparticles in renal diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mias</w:t>
+                <w:t xml:space="preserve">Yvon Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Trouche</w:t>
+                <w:t xml:space="preserve">Philippe Lesavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Seguelas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Lise Mecarelli-Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-1000⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (7), pp.2129-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfn029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409190v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical analysis of transcriptome alterations in intrauterine growth restriction (IUGR) reveals common pathophysiological pathways in mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Buffat</w:t>
+                <w:t xml:space="preserve">Ex vivo pretreatment with melatonin improves survival, proangiogenic/mitogenic activity, and efficiency of mesenchymal stem cells injected into ischemic kidney.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mondon</w:t>
+                <w:t xml:space="preserve">Elodie Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rigourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Boubred</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Seguelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bessières</w:t>
+                <w:t xml:space="preserve">Fabien Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 213 (3), pp.337-346. </w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (7), pp.1749-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.2233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654569v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of plasminogen into plasmin at the surface of endothelial microparticles: a mechanism that modulates angiogenic properties of endothelial progenitor cells in vitro.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Sabatier</w:t>
+                <w:t xml:space="preserve">A hierarchical analysis of transcriptome alterations in intrauterine growth restriction (IUGR) reveals common pathophysiological pathways in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Mialhe</w:t>
+                <w:t xml:space="preserve">F. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Basire</w:t>
+                <w:t xml:space="preserve">V. Rigourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boubred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Pannell</w:t>
+                <w:t xml:space="preserve">B. Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 110 (7), pp.2432-9. </w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 213 (3), pp.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2007-02-069997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/path.2233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00160595v1</w:t>
+                <w:t xml:space="preserve">hal-02654569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uremic solute indoxyl sulfate induces oxidative stress in endothelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
+                <w:t xml:space="preserve">Activation of plasminogen into plasmin at the surface of endothelial microparticles: a mechanism that modulates angiogenic properties of endothelial progenitor cells in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Berland</w:t>
+                <w:t xml:space="preserve">Agnès Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Pannell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2007.02540.x⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 110 (7), pp.2432-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2007-02-069997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610441v1</w:t>
+                <w:t xml:space="preserve">inserm-00160595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation of circulating endothelial microparticles in patients with chronic renal failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">The uremic solute indoxyl sulfate induces oxidative stress in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Jourde-Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Sampol</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 4 (3), pp.566-573. </w:t>
+              <w:t xml:space="preserve">, 2007, 5 (6), pp.1302-1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2005.01780.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2007.02540.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610442v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK cells : new insights on physiology and clinical implication in diseases.</w:t>
+                <w:t xml:space="preserve">Elevation of circulating endothelial microparticles in patients with chronic renal failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schleinitz</w:t>
+                <w:t xml:space="preserve">V Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamidou</w:t>
+                <w:t xml:space="preserve">F Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vely</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Figarella-Branger</w:t>
+                <w:t xml:space="preserve">J Sampol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (3), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2005.01780.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086835v1</w:t>
+                <w:t xml:space="preserve">hal-01610442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin-induced endothelial microparticle generation: identification of a novel pathway involving ROCK-II activation by caspase-2</w:t>
+                <w:t xml:space="preserve">NK cells : new insights on physiology and clinical implication in diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Sapet</w:t>
+                <w:t xml:space="preserve">N. Schleinitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Simoncini</w:t>
+                <w:t xml:space="preserve">M. Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Loriod</w:t>
+                <w:t xml:space="preserve">F. Vely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Puthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Sampol</w:t>
+                <w:t xml:space="preserve">D. Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.465-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595821v1</w:t>
+                <w:t xml:space="preserve">hal-00086835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first assessment of soluble CD146 in women with unexplained pregnancy loss. A new insight?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc de Saint Martin</w:t>
+                <w:t xml:space="preserve">Thrombin-induced endothelial microparticle generation: identification of a novel pathway involving ROCK-II activation by caspase-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thérèse Le Martelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bohec</w:t>
+                <w:t xml:space="preserve">B. Loriod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sampol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (6), pp.1868 - 1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2006-04-014175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722043v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK cells : new insights on physiology and clinical implication in diseases.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Figarella-Branger</w:t>
+                <w:t xml:space="preserve">The first assessment of soluble CD146 in women with unexplained pregnancy loss. A new insight?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Le Martelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 27, pp.465-472</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (6), pp.1280-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079151v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-cresol, a uremic retention solute, alters the endothelial barrier function in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Moal</w:t>
+                <w:t xml:space="preserve">NK cells : new insights on physiology and clinical implication in diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schleinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27, pp.465-472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610445v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of P-selectin glycoprotein ligand-1 with a natural killer cell-restricted sulfated lactosamine creates an alternate ligand for L-selectin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P André</w:t>
+                <w:t xml:space="preserve">P-cresol, a uremic retention solute, alters the endothelial barrier function in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Spertini</w:t>
+                <w:t xml:space="preserve">F Anfosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Guia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">S Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.97.7.340⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (1), pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/th03-07-0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595927v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of uremia and hemodialysis on soluble L-selectin and leukocyte surface CD11b and L-selectin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modification of P-selectin glycoprotein ligand-1 with a natural killer cell-restricted sulfated lactosamine creates an alternate ligand for L-selectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Spertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/ajkd.1998.v31.pm9428454⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (7), pp.3400-3405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.7.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01610449v1</w:t>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of uremia and hemodialysis on soluble L-selectin and leukocyte surface CD11b and L-selectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sampol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (1), pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/ajkd.1998.v31.pm9428454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meltspun cellulose diacetate and polysulfone membranes have the same effect on complement activation and expression of leukocyte adhesion molecules and complement receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dameche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Andre-Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10 (10), pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28188,3364 +28322,3364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of macrocyclic bifunctional chelators on Self-assembling supramolecular dendrimer nanosystem biodistribution and in pancreatic adenocarcinoma patient derived cells L-IPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, ELECTR NETWORK, France. pp.S644-S644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a specific PET radiotracer of APJ: in vitro and in vivo evaluation in a colon adenocarcinoma model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EANM, Oct 2020, ELECTR NETWORK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental programming of arterial hypertension in a rat model of intrauterine growth restriction: impaired functionality of endothelial progenitor cells associated to oxidative stress and cellular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocca Angela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachmann Isaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoncini Stephanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolle Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orozco Eulalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWISS MEDICAL WEEKLY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolabelling endothelial microvesicles and evaluating their in vivo biodistribution in healthy and ischemic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Simoncini,</w:t>
+                <w:t xml:space="preserve">Soluble CD146, an innovative and non-invasive biomarker of embryo selection for in-vitro fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Paulmyer-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kaspi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie S Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Symposium on Women's Health Issues in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Madrid, Spain. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900656v1</w:t>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tc-99m]Tc-HMPAO mu SPECT/CT highlights cerebral blood flow enhancement and correlates with cognitive function improvements of chronic resveratrol exposure in aged rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">Design and validation of a 68Ga-radiolabelled PET imaging agent for in vivo evaluation of APJ expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Louis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moyon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouhlel,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Balasse,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fernandez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32; Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Journal of Nuclear Medicine and Molecular Imaging, Oct 2019, Barcelone, Spain. pp.EP-0628</w:t>
+              <w:t xml:space="preserve">32. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European-Association-of-Nuclear-Medicine (EANM), Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531438v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146, an innovative and non-invasive biomarker of embryo selection for in-vitro fertilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelie S Leroyer</w:t>
+                <w:t xml:space="preserve">[Tc-99m]Tc-HMPAO mu SPECT/CT highlights cerebral blood flow enhancement and correlates with cognitive function improvements of chronic resveratrol exposure in aged rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Mouhajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Women's Health Issues in Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32; Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Nuclear Medicine and Molecular Imaging, Oct 2019, Barcelone, Spain. pp.EP-0628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738409v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a 68Ga-radiolabelled PET imaging agent for in vivo evaluation of APJ expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId958" w:history="1">
+                <w:t xml:space="preserve">Radiolabelling endothelial microvesicles and evaluating their in vivo biodistribution in healthy and ischemic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Garrigue,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Giraud,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moyon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Fernandez,</w:t>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nail,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Simoncini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European-Association-of-Nuclear-Medicine (EANM), Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899523v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles: Overview and Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the American-Society-of-Hematology (ASH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Hematology (ASH). USA., Dec 2018, San Diego, United States. pp.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2018-99-109472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 deficiency leads to accelerated atherosclerosis in mice through upregulation of RANTES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microparticles and pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.134</w:t>
+              <w:t xml:space="preserve">Eleventh John Vane Memorial Symposium on prostacyclin science and pulmonary vascular disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463715v1</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles from acute promyelocytic leukemia generate plasmin in a urokinase-dependent manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Muller</w:t>
+                <w:t xml:space="preserve">SIRT1 Deficiency in endothelial progenitor cells drives pro-senescent microparticles release through MKK6 upregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line A-L Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Baschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ligi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.140</w:t>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463853v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD146 deficiency leads to accelerated atherosclerosis in mice through upregulation of RANTE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Fallague</w:t>
+                <w:t xml:space="preserve">Platelet function and microparticles levels for patients with paroxysmal and persistent atrial fibrillation including during acute episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461631v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Natural Killer Responsiveness Is a Potent Cytotoxic Mechanism Associating to Kidney Allograft Dysfunction and Pathogenic Effects of Donor-Specific Antibodies (DSA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Lyonnet</w:t>
+                <w:t xml:space="preserve">Tissue factor positive microparticles remain undetectable by flow cytometry in pleural fluids from cancer patients despite high level of procoagulant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Transplant Congress </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, BOSTON, United States. pp.700</w:t>
+              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463436v1</w:t>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles and pulmonary hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Ticagrelor improves peripheral arterial function in acute coronary syndrome patients: relationship with adenosine plasma level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fromonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh John Vane Memorial Symposium on prostacyclin science and pulmonary vascular disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462016v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIRT1 Deficiency in endothelial progenitor cells drives pro-senescent microparticles release through MKK6 upregulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Ligi</w:t>
+                <w:t xml:space="preserve">Erytrocyte CD59 reversible deficiency participates in cold agglutinin auto-immune hemolytic anemia pathogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicolino-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp de Jaurreguiberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.139</w:t>
+              <w:t xml:space="preserve">10th International Congress on Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463803v1</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet function and microparticles levels for patients with paroxysmal and persistent atrial fibrillation including during acute episodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernus</w:t>
+                <w:t xml:space="preserve">Enhanced Natural Killer Responsiveness Is a Potent Cytotoxic Mechanism Associating to Kidney Allograft Dysfunction and Pathogenic Effects of Donor-Specific Antibodies (DSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.138</w:t>
+              <w:t xml:space="preserve">American Transplant Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, BOSTON, United States. pp.700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463778v1</w:t>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue factor positive microparticles remain undetectable by flow cytometry in pleural fluids from cancer patients despite high level of procoagulant activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Roca</w:t>
+                <w:t xml:space="preserve">CD146 deficiency leads to accelerated atherosclerosis in mice through upregulation of RANTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Fallague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.80</w:t>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463691v1</w:t>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticagrelor improves peripheral arterial function in acute coronary syndrome patients: relationship with adenosine plasma level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON THROMBOSIS AND HEMOSTASIS ISSUES IN CANCER (ICTHIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, BERGAME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466656v1</w:t>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erytrocyte CD59 reversible deficiency participates in cold agglutinin auto-immune hemolytic anemia pathogenesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial Cells and its Disorders: Vascular Biology Education Session 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">62nd Meeting of the Scientific &amp; Standardization Committee of the International Society on Thrombosis and Haemostasis - ISTH SSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461666v1</w:t>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Cells and its Disorders: Vascular Biology Education Session 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and validation of a 68Ga-radiolabelled PET imaging agent for in vivo evaluation of angiomotin expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Meeting of the Scientific &amp; Standardization Committee of the International Society on Thrombosis and Haemostasis - ISTH SSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, BARCELONE, Dominica. pp.S106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464538v1</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles and cancer thrombosis in animal models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soluble CD146 priming boosts survival and regenerative properties of endothelial colony-forming cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Essaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Foucault-Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON THROMBOSIS AND HEMOSTASIS ISSUES IN CANCER (ICTHIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, BERGAME, Italy</w:t>
+              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464574v1</w:t>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a 68Ga-radiolabelled PET imaging agent for in vivo evaluation of angiomotin expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Fernandez</w:t>
+                <w:t xml:space="preserve">Les microparticules dans le cancer : un prochain outil diagnostic et pronostic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panicot-Dubois Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouaissi Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sielezneff Igor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European-Association-of-Nuclear-Medicine (EANM) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, BARCELONE, Dominica. pp.S106</w:t>
+              <w:t xml:space="preserve">Académie de Chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463394v1</w:t>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microparticules dans le cancer : un prochain outil diagnostic et pronostic ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sielezneff Igor</w:t>
+                <w:t xml:space="preserve">Microparticles from acute promyelocytic leukemia generate plasmin in a urokinase-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Franckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie de Chirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462000v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 priming boosts survival and regenerative properties of endothelial colony-forming cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin</w:t>
+                <w:t xml:space="preserve">CD146 deficiency leads to accelerated atherosclerosis in mice through upregulation of RANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fallague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.136</w:t>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463738v1</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indole-3 acetic acid predicts cardiovascular event and mortality in chronic kidney disease patients: evidence for an endothelial inflammatory and prooxidant effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Congress of the European-Renal-Association(ERA)/European-Dialysis-and-Transplant-Association (EDTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Amsterdam, Netherlands. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uremic toxin indole-3-acetic acid induces endothelial cox-2 expression by increasing oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Congress of the European-Renal-Association/European-Dialysis-and-Transplant-Association (ERA-EDTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of indole-derived uremic solutes on tissue factor production via aryl hydrocarbon receptor pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Duval-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Congress of the European-Renal-Association/European-Dialysis-and-Transplant-Association (ERA-EDTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevation of endothelial microparticles in chronic renal failure: Role of uremic toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sampol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the European-Renal-Association/European-Dialysis-and-Transplant-Association (ERA-EDTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Istanbul, Turkey. pp.V63-V64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphonuclear activation measured by surface expression of CD11b and CD62L in uremic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sampol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Berland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. pp.A0313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31555,176 +31689,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCAM and its Isoforms as Novel Targets in Angiogenesis Research and Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vivancos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Blot-Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Simionescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologic and Pathologic Angiogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.429-452, 2017, 978-953-51-3024-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/66765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31734,536 +31868,536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic studies and modeling to efficiently predict nanoradiotracer PET biodistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakiroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48(Suppl 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.S251-S252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up after autologous adipose-derived stromal vascular fraction injection into fingers in systemic sclerosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Casanova</w:t>
+                <w:t xml:space="preserve">Endothelial dysfunction in individuals born after fetal growth restriction: cardiovascular and renal consequences and preventive approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yzydorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassib Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2017, pp.448 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174417000265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797455v1</w:t>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles in Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1658 - 1673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.309681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial dysfunction in individuals born after fetal growth restriction: cardiovascular and renal consequences and preventive approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Cachat</w:t>
+                <w:t xml:space="preserve">Long-term follow-up after autologous adipose-derived stromal vascular fraction injection into fingers in systemic sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.448 - 464. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770227v1</w:t>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1040"/>
+      <w:footerReference w:type="default" r:id="rId1045"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32331,51 +32465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="508A1B65"/>
+    <w:nsid w:val="8BDC28B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32562,51 +32696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-dignat-george" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7006-4462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061626430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1129-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twiany Cruz-Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB01266F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta A Bettin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Falkena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton G van Leeuwen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollwitzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Potere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1493306" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mackman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hisada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Azevedo Sachetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.05.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauchois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023021974" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Emmanuel Brett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe James" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000814" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2381-6854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04934239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cauchois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.06.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Velier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraudo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2022.05.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04414036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lemay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitorino Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Coppola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119747" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04395551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Coulange Zavarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Velier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020348" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Cengiz Akbulut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryanne Arisz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Baaten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Baidildinova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarazo Barakzie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2052-9175" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Nachar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09875-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Tellier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Widemann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280651" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Agouti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Welsh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Arkesteijn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cimorelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12299" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rebelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1228122" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bousquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gragueb-Chatti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12237281" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abellan Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philandrianos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arcani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2022.07.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04017464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030758" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Abdili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammar Bouchouareb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010105" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03656901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Traboulsi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mahieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42063" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prost" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02738-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magalon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01492-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Vallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esnault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dacos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013328" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.03.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinglis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04272-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Blois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xfss.2021.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Champagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;r&#233;mi Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Eug&#232;ne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12204" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Labat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168969" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01451-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040795" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa374" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bachmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810159" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaloux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witters" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.06.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Louis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Djouri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2021.03.074" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610360v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092305" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652426v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casanova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philandrianos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab584" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rusconi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mariotta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02445-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Konkoth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Saraswat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dubrou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.11.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ghayad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021208" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abellan-Lopez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brandin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Degioanni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grimaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burns.2020.07.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003308" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328549v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rousset" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brandin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rabarimeriarijaona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10081748" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504344v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.711394" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.01.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155446v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Francois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Degioanni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille de Maria" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1832653" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03414586v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonici" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung&#8208;po Lai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.020606" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329150v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.04.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571104v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carminita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1181" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155438v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Franco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouriche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.09.020" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120592" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624977v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Welsh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Der Pol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J. A. Arkesteijn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1713526" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03171102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa528" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159779v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos&#8208;stalin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32909" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blaise" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Philandrianos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoto.2019.4328" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02505339v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60856-z" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158751v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215327" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504357v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fallague" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lafor&#234;t" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.010" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568627v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01693-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176703v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158259v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019070728" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215132" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060856v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nieuwland" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyileten" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1557616" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156151v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veran" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumoulin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102158" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176804v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gasecka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Nieuwland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budnik" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Eyileten" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14689" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Cousin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grosdidier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2020.101321" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran Tellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Meunier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00445" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571226v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693475" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060898v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Addi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poitevin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2328-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504363v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leroyer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.312653" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863942v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vely" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627683v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S. Leroyer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel G. Blin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478896v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S. Leroyer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Todorova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44743-w" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555747v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-214218" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542311v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jarrot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2019.03.009" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571424v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.07.011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592827v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111979" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622508v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gardiner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mullier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14481" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899062v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran-Tellier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504365v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Moussouni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurrand-Lions" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.03.017" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983059v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01208" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570616v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112838" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570599v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693476" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544297v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Luisa Palacios Acedo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01805" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511513v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060310v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.11.010" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060871v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Graiet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2018-000442" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060575v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.27728" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060265v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1494482" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060300v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2018.01.035" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060562v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacy Santana Machado" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poitevin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Jourde-Chiche" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060286v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27715-4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960518v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grandvuillemin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fromonot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00354.2017" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02067482v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-109472" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060322v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laroche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zaegel-Faucher" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001736" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827573v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magalon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1336212" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858915v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01665" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970223v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alingrin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2018.08.001" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791639v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelardy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson D. Loundou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alexandre Thomas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.906372" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060593v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ambrosetti" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.23002" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766676v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22736" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770163v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib6040017" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770089v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ramdani" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Simeoni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.17-0074" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770080v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat&#8208;george" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22128" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634563v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sampol" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.117.030435" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731002v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Legris" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dicristofaro" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01663685v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Ch&#226;teau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yzydorzick" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08883-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792172v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truillet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.10.006" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777824v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J Medina" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad L Barber" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Melero-Martin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.16-0360" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788939v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda-Haddad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12565" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768677v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rh&#233;aume" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evemie Dub&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368916X693329" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789985v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777909v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1271-7" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770170v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodin-Hullin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Essamet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.192674" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770208v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sellal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncelet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.03.068" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770187v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vinci" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ligi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186321" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459831v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mooberry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13514" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821370v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paci" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173724" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778289v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.04.046" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482515v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyonnet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452797v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000606" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460190v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A&#239;t Mokhtar" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonello" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460490v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.04.165" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LCVZ1C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462978v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Laporte" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00288" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459427v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459917v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463017v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454820v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455517v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouriche" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuisset" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.06.247" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467559v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana &#258; Todorova" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425508v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mundler" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-016-3510-7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460632v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592301" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504367v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harhouri" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw096" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452751v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Guillaume-Jugnot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebastien Nguyen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kev323" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451166v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.115.170308" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456844v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311749v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rossi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mottola" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kipson" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2016.02.023" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462997v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giacomino" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bucci" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Muzio" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Filannino" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493015607516" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456904v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stalin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nollet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fernandez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vivancos" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464589v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Todorova" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#258; Lyonnet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460678v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455550v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Roca" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laroumagne" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464462v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353987v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bregigeon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Eliana Cano" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Obry-Roguet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000000650" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610425v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013121283" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787272v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3984" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504366v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouve" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Despoix" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29370" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666068v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Frizera Vassallo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-02-484956" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01317469v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Helal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.09.067" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817761v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delierneux" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hego" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecut" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-04-571679" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053622v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cussac" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albinet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu104" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018028v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marcelli" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14767058.2013.807237" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891777v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pellegrini" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743132813Y.0000000235" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935486v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint Martin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bohec" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.06.008" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891765v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.03.078" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891820v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudes" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buffat" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bartoli" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2011.10.009" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891830v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bennis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrini" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2012.04835.x" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711679v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Doeuvre" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.066167" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610434v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000327131" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670118v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Moubarik" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Youssef" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Codaccioni" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-010-9157-y" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649477v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesavre" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2010.01.004" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NC4GWVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610435v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2011.00925.x" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A763B164FBDF42DE7F8ED827309467315CF95D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679267v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glasman" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Loundou" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarie" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2010.06.016" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663691v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roch" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9978" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955792v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Luca" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Grunebaum" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jesel" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.19" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937934v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment d'Audigier" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.220624" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679257v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;nard" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barlogis" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mialou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galambrun" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08409.x" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460285v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Calaf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Genovesio" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.06.014" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47D6R37J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827654v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Kebir" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Foucault-Bertaud" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Voytenko" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-229591" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00629846v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia M Navasiolava" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M Larina" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demiot" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00152.2010" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439535v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dejouvencel" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-228817" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610438v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2009.00576.x" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-331BZBPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610439v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calaf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03540.x" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428932v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot-Chabaud" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Despoix" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kebir" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harhouri" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.183251" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478114v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makon-S&#233;bastien Njock" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sampol" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.183285" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484284v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seill&#232;s" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaugler" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.010934" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610440v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Berland" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesavre" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mecarelli-Halbwachs" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfn029" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409190v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trouche" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calcagno" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-1000" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654569v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondon" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rigourd" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessi&#232;res" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2233" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160595v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mialhe" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pannell" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-02-069997" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610441v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2007.02540.x" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610442v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sabatier" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sampol" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2005.01780.x" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086835v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schleinitz" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidou" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vely" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figarella-Branger" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595821v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sapet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simoncini" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loriod" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampol" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-04-014175" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00722043v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Le Martelot" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079151v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610445v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anfosso" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th03-07-0491" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595927v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Spertini" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guia" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rihet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.340" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610449v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/ajkd.1998.v31.pm9428454" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE54E6D8C90CE48A1F97C381F8950DB9BEAF834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610451v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dameche" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andre-Pinon" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bernard" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169962v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyon" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169941v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169967v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca Angela" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachmann Isaline" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoncini Stephanie" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle Thibaud" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orozco Eulalia" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531438v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigues" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mouhajir" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738409v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaspi" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaud" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S Leroyer" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899523v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis," TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel," TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse," TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez," TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734349v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463715v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Blin" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463853v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franckel" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiss" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461631v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachelier" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillet" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fallague" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463436v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462016v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463803v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line A-L Chateau" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Baschet" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ligi" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463778v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sellal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463691v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bez" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466656v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mottola" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464538v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463394v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462000v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaissi Mehdi" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Dominique" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sielezneff Igor" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463738v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610429v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610431v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610432v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610443v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610450v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769582v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/physiologic-and-pathologic-angiogenesis-signaling-mechanisms-and-targeted-therapy" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66765" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528938v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakiroff" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nail" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797455v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jouve" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777799v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.309681" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770227v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yzydorczyk" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armengaud" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyter" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Chehade" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachat" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174417000265" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-dignat-george" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7006-4462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061626430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1129-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Potere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1493306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta A Bettin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Falkena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton G van Leeuwen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollwitzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04951562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie V&#233;lier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desprat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2024.103624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twiany Cruz-Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Laurini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TB01266F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Emmanuel Brett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe James" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOH.0000000000000814" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2381-6854" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04934239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cauchois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.06.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauchois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023021974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mackman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hisada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Azevedo Sachetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.05.037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Velier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mattei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraudo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2022.05.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Agouti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13902" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Welsh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Arkesteijn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cimorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12299" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rebelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1228122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04395551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Coulange Zavarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Velier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020348" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Cengiz Akbulut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryanne Arisz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Baaten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Baidildinova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarazo Barakzie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2052-9175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Louis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Nachar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-023-09875-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Tellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Widemann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280651" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bousquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gragueb-Chatti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12237281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abellan Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philandrianos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arcani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2022.07.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04017464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030758" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04414036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lemay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitorino Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Coppola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119747" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Vallier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dacos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magalon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01492-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03581535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lyonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020495" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.03.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fournier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinglis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04272-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701653v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Traboulsi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Blois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xfss.2021.11.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Champagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;r&#233;mi Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Eug&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12204" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01451-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Labat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dumoulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168969" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Abdili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammar Bouchouareb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prost" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02738-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03656901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mahieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42063" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Louis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Djouri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2021.03.074" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092305" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Konkoth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Saraswat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dubrou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.11.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652426v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casanova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philandrianos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab584" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653485v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rusconi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mariotta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02445-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abellan-Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brandin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Degioanni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grimaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.burns.2020.07.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ghayad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021208" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504344v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.711394" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rousset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brandin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rabarimeriarijaona" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10081748" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003308" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285395v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaloux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witters" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V&#233;ran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.06.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653463v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bachmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810159" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226402v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kavvadas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Authier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.119.14176" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282925v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.01.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03414586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simonici" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung&#8208;po Lai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.020606" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Francois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Degioanni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille de Maria" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1832653" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.04.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040795" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa374" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02505339v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60856-z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485357v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blaise" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Philandrianos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoto.2019.4328" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504357v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fallague" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lafor&#234;t" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.04.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158751v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Granel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215327" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568627v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01693-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158259v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019070728" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176703v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176750v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-215132" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624977v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Welsh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Der Pol" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J. A. Arkesteijn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brisson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1713526" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144556v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8120592" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos&#8208;stalin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32909" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03171102v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa528" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060856v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nieuwland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyileten" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1557616" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gasecka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Nieuwland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budnik" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Eyileten" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14689" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dumoulin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9102158" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159574v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Cousin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grosdidier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2020.101321" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran Tellier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Meunier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00445" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155438v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouriche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.09.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571104v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Crescence" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Carminita" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-1181" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627683v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S. Leroyer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel G. Blin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Blot-Chabaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.312653" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478896v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S. Leroyer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Todorova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44743-w" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555747v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-214218" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504362v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leroyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863942v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vely" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542311v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jarrot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2019.03.009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571424v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.07.011" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02479798v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diallo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hammad" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001241" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504363v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592827v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Eap" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8111979" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01762121v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemesle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paganelli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1384541" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622508v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gardiner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mullier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14481" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02899062v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran-Tellier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504365v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Moussouni" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurrand-Lions" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.03.017" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570599v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693476" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112838" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544297v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Luisa Palacios Acedo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01805" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511513v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983059v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pedini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristofaro" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01208" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571226v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693475" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060898v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Addi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poitevin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2328-3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060300v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2018.01.035" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060562v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacy Santana Machado" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poitevin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Jourde-Chiche" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960518v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grandvuillemin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boubred" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fromonot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00354.2017" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060322v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laroche" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cano" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zaegel-Faucher" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001736" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827573v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magalon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2017.1336212" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970223v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alingrin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2018.08.001" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858915v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01665" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02067482v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-109472" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060286v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27715-4" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060265v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1494482" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060575v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.27728" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060871v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Graiet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lokchine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2018-000442" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791639v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pelardy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson D. Loundou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alexandre Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.906372" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060593v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ambrosetti" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viotti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.23002" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060310v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.11.010" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01663685v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Ch&#226;teau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yzydorzick" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08883-1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777824v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold J Medina" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad L Barber" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Melero-Martin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.16-0360" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792172v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouve" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Truillet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.10.006" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731002v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sampol" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Legris" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dicristofaro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634563v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.117.030435" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788939v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda-Haddad" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12565" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768677v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rh&#233;aume" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evemie Dub&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368916X693329" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789985v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770170v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodin-Hullin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Essamet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.192674" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777909v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1271-7" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770089v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ramdani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Simeoni" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.17-0074" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770080v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ouaissi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sielezneff" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat&#8208;george" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22128" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570130v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.W. Coumans" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buzas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther E.E. Drees" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.117.309417" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770208v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sellal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncelet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.03.068" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459831v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mooberry" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13514" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770187v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Vinci" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ligi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186321" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821370v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paci" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173724" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01778289v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.04.046" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766676v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22736" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770163v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib6040017" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455290v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fr&#232;re" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Darbousset" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.01.006" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01454820v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455517v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouriche" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bez" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460483v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuisset" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.06.247" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425508v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mundler" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-016-3510-7" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460632v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592301" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504367v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harhouri" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvw096" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467559v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana &#258; Todorova" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452751v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Guillaume-Jugnot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebastien Nguyen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kev323" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459875v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(16)30094-9" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311749v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rossi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mottola" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kipson" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2016.02.023" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456844v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451166v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.115.170308" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459917v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonello" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463017v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456904v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stalin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nollet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fernandez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vivancos" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462997v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giacomino" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bucci" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Muzio" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Filannino" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747493015607516" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464589v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Todorova" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#258; Lyonnet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460678v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455550v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Roca" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laroumagne" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464462v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453350v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Darbousset" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge-Bancel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-015-2579-z" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460190v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A&#239;t Mokhtar" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaubert" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460490v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.04.165" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6LCVZ1C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452797v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000606" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462978v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Laporte" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00288" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482515v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyonnet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459427v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610425v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013121283" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817745v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28997" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353987v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bregigeon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Eliana Cano" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Obry-Roguet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000000650" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773064v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot&#8208;dubois" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787272v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3984" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504366v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jouve" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Despoix" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29370" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817761v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delierneux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hego" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lecut" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-04-571679" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01317469v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Helal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.09.067" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666068v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Frizera Vassallo" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-02-484956" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817751v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farge" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2014.04.010" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01053622v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cussac" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albinet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu104" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935486v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint Martin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bohec" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.06.008" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891777v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pellegrini" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743132813Y.0000000235" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891765v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.03.078" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018028v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marcelli" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14767058.2013.807237" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891820v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudes" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buffat" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bartoli" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2011.10.009" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817740v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thomas" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nat&#233; Bonier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-06-437772" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891830v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bennis" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pellegrini" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2012.04835.x" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711679v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Doeuvre" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.066167" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610435v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2011.00925.x" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A763B164FBDF42DE7F8ED827309467315CF95D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649477v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesavre" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2010.01.004" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NC4GWVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663691v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roch" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9978" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679267v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glasman" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Loundou" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarie" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2010.06.016" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955792v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Luca" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Grunebaum" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jesel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.19" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937934v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment d'Audigier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.220624" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679257v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;nard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barlogis" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mialou" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galambrun" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernoux" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08409.x" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460285v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Calaf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Genovesio" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.06.014" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47D6R37J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610434v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000327131" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670118v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Moubarik" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Youssef" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Codaccioni" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-010-9157-y" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00629846v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia M Navasiolava" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina M Larina" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demiot" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00152.2010" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01827654v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Kebir" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Foucault-Bertaud" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Voytenko" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-229591" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439535v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dejouvencel" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-228817" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428932v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot-Chabaud" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Despoix" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kebir" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harhouri" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.183251" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610439v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calaf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03540.x" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478114v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makon-S&#233;bastien Njock" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sampol" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.183285" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484284v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seill&#232;s" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaugler" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.010934" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610438v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2009.00576.x" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-331BZBPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610440v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Berland" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesavre" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mecarelli-Halbwachs" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfn029" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409190v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trouche" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calcagno" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-1000" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654569v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondon" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rigourd" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessi&#232;res" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2233" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160595v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mialhe" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pannell" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-02-069997" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610441v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2007.02540.x" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610442v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sabatier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sampol" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2005.01780.x" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086835v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schleinitz" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidou" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vely" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figarella-Branger" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595821v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sapet" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simoncini" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loriod" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sampol" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-04-014175" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00722043v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Le Martelot" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079151v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610445v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anfosso" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th03-07-0491" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595927v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Spertini" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guia" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rihet" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.340" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610449v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/ajkd.1998.v31.pm9428454" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE54E6D8C90CE48A1F97C381F8950DB9BEAF834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610451v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dameche" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andre-Pinon" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bernard" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169962v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lyu" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyon" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169941v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169967v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca Angela" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachmann Isaline" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoncini Stephanie" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle Thibaud" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orozco Eulalia" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738409v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvier" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaspi" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaud" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S Leroyer" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899523v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis," TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyon," TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouhlel," TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balasse," TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fernandez," TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531438v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigues" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mouhajir" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900656v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garrigue," TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giraud," TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nail," TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simoncini," TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734349v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462016v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463803v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line A-L Chateau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Baschet" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ligi" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463778v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sellal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463691v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bez" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01466656v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mottola" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463436v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461631v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Blin" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachelier" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillet" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fallague" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464574v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicot-Dubois Laurence" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464538v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463394v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463738v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462000v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouaissi Mehdi" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Dominique" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sielezneff Igor" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463853v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franckel" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiss" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463715v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610429v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610431v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610432v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610443v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610450v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01769582v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/physiologic-and-pathologic-angiogenesis-signaling-mechanisms-and-targeted-therapy" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66765" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528938v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ou" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakiroff" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nail" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balasse" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770227v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yzydorczyk" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armengaud" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyter" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Chehade" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachat" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174417000265" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777799v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.309681" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797455v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jouve" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>