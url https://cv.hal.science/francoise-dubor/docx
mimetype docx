--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -1238,195 +1238,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre monologue et dialogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques monologales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Coll. Monologuer, 9791037020888</w:t>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 280 p., 2022, Monologuer, 979-10-370-1944-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536706v1</w:t>
+                <w:t xml:space="preserve">hal-03740774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques monologales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre monologue et dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Smadja</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 280 p., 2022, Monologuer, 979-10-370-1944-8</w:t>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Coll. Monologuer, 9791037020888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740774v1</w:t>
+                <w:t xml:space="preserve">hal-02536706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandinsky en scène</w:t>
               </w:r>
@@ -1468,151 +1468,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Scène solitaire – représentations monologales contemporaines</w:t>
+                <w:t xml:space="preserve">Le Théâtre de Claudel – l’amour comme métaphore, recherche d’éditeur, 2021-2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Hermann, A paraître, coll. « Monologuer »</w:t>
+              <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536686v1</w:t>
+                <w:t xml:space="preserve">hal-02536728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Théâtre de Claudel – l’amour comme métaphore, recherche d’éditeur, 2021-2022.</w:t>
+                <w:t xml:space="preserve">La Scène solitaire – représentations monologales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A paraître</w:t>
+              <w:t xml:space="preserve">Editions Hermann, A paraître, coll. « Monologuer »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536728v1</w:t>
+                <w:t xml:space="preserve">hal-02536686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre du XXe siècle – une ligne de textes</w:t>
               </w:r>
@@ -2638,51 +2638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zenarruza de Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/hf.v0i20.9647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2237-1184.v0i20p126-131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/hf.v0i15.5025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.060.0102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031161ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/entre-monologue-et-dialogue-francoise-dubor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03740774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/pratiques-monologales-stephanie-smadja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr:443/licorne/index.php?id=4881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zenarruza de Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/hf.v0i20.9647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2237-1184.v0i20p126-131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/hf.v0i15.5025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.060.0102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031161ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03740774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Smadja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/pratiques-monologales-stephanie-smadja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/entre-monologue-et-dialogue-francoise-dubor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr:443/licorne/index.php?id=4881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>