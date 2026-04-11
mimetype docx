--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -911,209 +911,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edukacja/oświata dorosłych i postęp społeczny według Heleny Radlińskiej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nauki o Wychowaniu. Studia Interdyscyplinarne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.202-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/2450-4491.15.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction - Former pour militer : enjeux, matrices et formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 215, pp.5-19. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2021, 215, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.11653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884316v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03908146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genre et socio-histoire de l’éducation des femmes adultes »</w:t>
               </w:r>
@@ -1367,51 +1367,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 42, pp.53-70. </w:t>
+              <w:t xml:space="preserve">, 2019, Évolutions et défis des sciences de l'éducation. Regards transnationaux, 42, pp.53-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.3950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2843,50 +2843,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01426244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre dans les collectifs solidaires. Le cas de l’éducation sociale des adultes en France à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.87-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial Que sont les formateurs devenus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2908,126 +2977,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (n°164), p. 5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01426297v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02952665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formateurs ont-ils jamais existé ?</w:t>
               </w:r>
@@ -4403,51 +4403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation des adultes et progrès social selon Helena Radlińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation sociale en France et pédagogie sociale en Pologne au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5842,51 +5842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koncepcja edukacji spolecznej we francuskiej mysli spolecznej XIX wieku i idee kszaltowania sie pedagogiki spolecznej Heleny Radlinskiej – próba porównania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6668,51 +6668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marynowicz-Hetka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.15.11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35464/1642-672X.PS.2020.1.02" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03896689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02375854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Solar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Maillebouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100516140#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marynowicz-Hetka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.15.11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35464/1642-672X.PS.2020.1.02" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03896689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02375854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Solar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Maillebouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100516140#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>