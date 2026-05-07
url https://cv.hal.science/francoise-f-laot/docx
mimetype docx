--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1327,1839 +1327,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ressorts et enjeux de l’éducation/formation des adultes au prisme de son histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.161.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma rencontre avec Bertrand Schwartz à travers trois entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hommage à Bertrand Schwartz (Hors série 2019), pp.27-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire des sciences de l’éducation : retour critique sur une démarche socio-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Évolutions et défis des sciences de l'éducation. Regards transnationaux, 42, pp.53-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.3950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une femme qui fait du dessin politique ! ou comment produire des images dangereuses : entretien avec Chantal Montellier du 28 novembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cailloux Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/admed.161.0009⟩</w:t>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Femmes au travail : quelles archives visuelles ?, 6-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ma rencontre avec Bertrand Schwartz à travers trois entretiens</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : des images aux archives visuelles : de nouvelles sources pour penser le genre au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Femmes au travail : quelles archives visuelles ?, 2019 (6-7), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Institut international des films du travail, 1953-1972. Formation syndicale et propagande par le cinéma dans le contexte de la guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, http://imagesdutravail.edel.univ-poitiers.fr/index.php?id=973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des travailleuses (1950-1968) : une revendication du syndicalisme mondial ? Contribution à une histoire dénationalisée de la formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253 (4), pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.253.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CUCES-INFA ou &amp;quot;Complexe de Nancy&amp;quot;, creuset d'innovations pour l'éducation permanente (1954-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Hommage à Bertrand Schwartz (Hors série 2019), pp.27-34</w:t>
+              <w:t xml:space="preserve">, 2014, 198 (1), pp.199-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anne Monjaret</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la formation des adultes depuis 1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 691, pp.46-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anne Monjaret</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de thèses en formation d'adultes (2003-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.23-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Institut international des films du travail, 1953-1972. Formation syndicale et propagande par le cinéma dans le contexte de la guerre froide</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épouses des auditeurs. Le film Retour à l’école ?, couples et formation d’adultes dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, http://imagesdutravail.edel.univ-poitiers.fr/index.php?id=973</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.125-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La formation des travailleuses (1950-1968) : une revendication du syndicalisme mondial ? Contribution à une histoire dénationalisée de la formation des adultes</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du collectif dans la formation individuelle. Considérations politiques et pédagogiques dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion sociale des femmes. Le retournement d’une politique de formation dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 253 (4), pp.65-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms.253.0065⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 232, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.232.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le CUCES-INFA ou &amp;quot;Complexe de Nancy&amp;quot;, creuset d'innovations pour l'éducation permanente (1954-1973)</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux expériences étrangères dans le développement de l’éducation des adultes en France au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 198 (1), pp.199-215</w:t>
+              <w:t xml:space="preserve">, 2010, 185, pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une histoire de la formation des adultes depuis 1830</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adult Learners in France in the 1960’s: a socio-historical approach to the ‘relationship to knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 691, pp.46-47</w:t>
+              <w:t xml:space="preserve">International Journal of Lifelong Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), pp., 665-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dix ans de thèses en formation d'adultes (2003-2013)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle universitaire et régional de formation d'adultes dans les années 1960. L'épisode oublié des AUREFA et leur échec face à la loi de 1971</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.143-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formateurs d’adultes et diffusion de la notion de rapport au savoir. Approche socio-historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.163-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la recherche en formation d’adultes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177, pp.9-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formateurs d'adultes et leur formation. Approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°53, p. 5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formateurs d’adultes : entre fonction et métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°53, p. 79-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial Que sont les formateurs devenus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (n°164), p. 5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre dans les collectifs solidaires. Le cas de l’éducation sociale des adultes en France à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (3), pp.23-37</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 9, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.009.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Le recours aux expériences étrangères dans le développement de l’éducation des adultes en France au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formateurs ont-ils jamais existé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 185, pp.161-175</w:t>
+              <w:t xml:space="preserve">, 2005, 164, pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...330 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à l’école en formation d’adultes dans les années 60 : l’exemple du CUCES-INFA de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n°53, p. 5-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 35, pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2000.1681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...383 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3169,290 +3196,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionnières de l'éducation des adultes : perspectives internationales : [textes issus d'un symposium] / [organisé par le Réseau de recherche en éducation et formation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Solar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Claudie Solar. L'Harmattan, 207 p., 2018, Histoire et mémoire de la formation, ISSN 1631-9451, 978-2-343-15949-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lesne : cheminement d'un théoricien de la formation : souvenirs et rencontres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Maillebouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan, 268 p., 2016, Histoire et mémoire de la formation, ISSN 1631-9451, 978-2-343-07988-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l'éducation : émergence d'un champ de recherche dans l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Rebecca Rogers. Presses universitaires de Rennes, 317 p., 2015, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-4058-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les militants, former les travailleurs. Les syndicats et la formation depuis la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,360 +3487,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 222 p., 2015, Coll. "Histoire et mémoire de la formation", 978-2-343-06835-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un film comme source pour l'histoire de la formation des adultes hommes... et femmes. &amp;quot;Retour à l'école ?&amp;quot; (Nancy, 1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy-Editions universitaires de Lorraine, 209 p., 2014, Histoire des institutions scientifiques, ISSN 1956-5453, 978-2-8143-0183-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image dans l’histoire de la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 213 p., 2010, Histoire et mémoire de la formation, ISSN 1631-9451, 978-2-296-12685-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement ouvrier et formation : Genèses. De la fin du XIXe siècle à l’après Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 150 p., 2009, Coll. "Histoire et mémoire de la formation", 978-2-296-10207-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Question and Adult Education. European perspectives in the 19th and 20th Centuries/La question sociale et l’éducation des adultes. Perspectives européennes, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Hake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barry Hake; Françoise F. Laot. Peter Lang, 2009, 978-3-631-57632-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3822,73 +3849,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 138 p., 2008, Coll. "Histoire et mémoire de la formation", 978-2-296-05700-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et formation des adultes. Histoire et recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3897,543 +3924,616 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRP, 2004, 2-7342-0976-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 ans de recherche en formation d’adultes (1960-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2002, 2-7475-2906-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des adultes. Histoire d’une utopie en acte. Le Complexe de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 1999, 2-7384-7461-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion sociale : effets de parallaxe d’une lecture croisée Belgique/France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selma Bellal; Etienne Bourgeois; Stéphane Heugens; Bernard Warlop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à des adultes aujourd’hui. Nouveaux enjeux de l’enseignement de promotion sociale en Belgique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 89-100, 2024, 978-2-39061-461-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Trade Unionists Go International: The Circulation of Ideas on the Education and Training of Women Workers in the 1950s and 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eloisa Betti; Leda Papastefanaki; Marica Tolomelli; Susan Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women, Work, and Activism. Chapters of an Inclusive History of Labor in the Long Twentieth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEU Press, pp.255-275, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Deroin and Mutual Education of Women and Workers (translation of Jeanne Deroin et l'éducation mutuelle des femmes et des prolétaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pionnières de l'éducation des adultes : perspectives internationales : [textes issus d'un symposium] / [organisé par le Réseau de recherche en éducation et formation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Histoire et mémoire de la formation, ISSN 1631-9451, 978-2-343-15949-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Deroin et l'éducation mutuelle des femmes et des prolétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise F. Laot et Claudie Solar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pionnières de l'éducation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, pp.31-49, 2018, Histoire et mémore de la formation, 978-2-343-15949-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Rechercher des pionnières à la croisée des chemins de l’histoire des femmes et de l’histoire de l’éducation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Solar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F Laot; Claudie Solar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pionnières de l'éducation des adultes : perspectives internationales : [textes issus d'un symposium] / [organisé par le Réseau de recherche en éducation et formation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp. 13-29, 2018, Histoire et mémoire de la formation, ISSN 1631-9451, 978-2-343-15949-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation des adultes et progrès social selon Helena Radlińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4453,1181 +4553,1181 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Claudie Solar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pionnières de l’éducation des adultes. Perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.163-181, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation populaire et développement de la formation des adultes : les propositions de Peuple et culture à ses débuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peuple et culture. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et agir en commun : fondements et pratiques d'une éducation populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, pp.47-55, 2017, Comprendre la société, ISSN 1258-2190, 978-2-36717-222-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équipe nancéienne de sociologie de l'éducation des adultes dirigée par Marcel Lesne (1962-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laot, Françoise; Maillebouis, Madeleine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcel Lesne : cheminement d'un théoricien de la formation : souvenirs et rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.167-178, 2016, Histoire et mémoire de la formation, ISSN 1631-9451, 978-2-343-07988-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Dimensions in Lifelong Education and Learning : Political and Pedagogical Reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George K. Zarifis; Maria N. Gravani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging the 'European Area of Lifelong Learning' : A Critical Response</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.285-296, 2016, 978-94-024-0649-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation d'adultes, l'école et les recherches en éducation : rencontres et hybridations (années 1950-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Rebecca Rogers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de l'éducation : émergence d'un champ de recherche dans l'après-guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.185-198, 2015, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-4058-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question éducative et recherche dans l’après seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Rebecca Rogers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l’éducation. Émergence d’un champ de recherche dans l’après-guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-21, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ouvrier &amp;quot;burlesque&amp;quot; a-t-il sa place dans le cinéma éducatif syndical ? Débats autour d'un film de l'Institut international des films du travail (1958-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bettens, Ludo; Gillet, Florence; Machiels, Christine; Rochet, Bénédicte; Roekens, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l'image (dé)mobilise : iconographie et mouvements sociaux au XXe siècle : actes du colloque de Namur, 19, 20 et 21 mars 2014, Université de Namur / [organisé par le groupe de recherche HiSI, Histoire, sons et images, Université de Namur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Namur, pp.167-177, 2015, 978-2-87037-878-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formateurs d’adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacky Beillerot; Nicole Mosconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des sciences et des pratiques de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.317-327, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Dimensions in Lifelong Education and Learning: Political and Pedagogical Reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George K. Zarifis; Maria N. Gravani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging the 'European Area of Lifelong Learning'. A Critical Response</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.285-296, 2013, 978-94-007-7298-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation nouvelle, populaire, permanente et naissance des Sciences de l'éducation : occasions de rencontres et influences réciproques dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gutierrez, Laurent; Besse, Laurent; Prost, Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l'école : l'apport de l'Éducation nouvelle (1930-1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.377-386, 2012, 978-2-7061-1745-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer le travail, oui, mais filmer la formation ? Analyses socio-historiques autour d’un film de formation de formateurs tourné en 1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Gehin; Hélène Stevens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-221, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de la formation des adultes, de quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madeleine Maillebouis; Christiane Etévé; Vivianne Glikman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des archives pour l’histoire de la formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.7-12, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation et la formation des adultes (notice 21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Jacquet-Francillon; Renaud d'Enfert; Louise Loeffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de l’école. Anthologie de l’éducation et de l’enseignement en France XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Retz, pp.205-2013, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film Retour à l’école ? Un des derniers projets de la Délégation générale à la promotion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image dans l’histoire de la formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.87-105, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant l’ingénierie de formation : quelques questions fondatrices du métier de formateur dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Bremaud; Catherine Guillaumin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archipel de l’ingénierie de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-108, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing on the Idea of Permanent Education in France in the 1960’s and its Progressive Decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anja Heikkinen; Katrin Kraus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reworking Vocational Education: Policies, Practices and Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.121-140, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation sociale en France et pédagogie sociale en Pologne au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5647,146 +5747,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barry Hake; Françoise F. Laot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Question and Adult Education. European perspectives in the 19th and 20th Centuries/La question sociale et l’éducation des adultes. Perspectives européennes, XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.107-123, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un film comme source pour l’histoire. Promotion sociale et rapport au savoir : le rôle méritoire des épouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Emmanuel de Lescure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de la formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.67-88, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de la formation des adultes, un domaine en plein essor ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5806,73 +5906,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laot F., Lescure (de) E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 5-18, 2008, coll. "Histoire et mémoire de la formation", 978-2-296-05700-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koncepcja edukacji spolecznej we francuskiej mysli spolecznej XIX wieku i idee kszaltowania sie pedagogiki spolecznej Heleny Radlinskiej – próba porównania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5892,270 +5992,270 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wydawnictwo Naukowe PWN SA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogika spoleczna. Podrecznik akademicki. Debata Tom II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368-386, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated Learning, non-Formal Education: some Recent Notions Re-read through History. The case of adult social education in France at the end of the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnieszka BRON; Ewa KURANTOWICZ; Henning SALLING OLESEN; Linden WEST. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'Old’ and ‘New’ Worlds of Adult Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESREA/Wydawnictwo Naukowe DSWE TWP, pp.254-263, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de formateurs à Nancy dans les années soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Fablet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des formateurs d’adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-144, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits de rapport au savoir et culture d’organisation : le cas du Complexe CUCES-INFA de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Mosconi; Jacky Beillerot; Claudine Blanchard-Laville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et formations du rapport au savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.225-240, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6165,167 +6265,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation ouvrière, syndicalisme et formation : l’échelle transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre notices biographiques : Joffre DUMAZEDIER (p. 878-879), Jacques DELORS (p. 160-162) Bertrand SCHWARTZ (p. 864-866), Raymond VATIER (p. 130-132)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6335,193 +6435,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pan d'histoire de la Seine-Saint-Denis : éducation et formation à l'âge adulte (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition : Un pan d'histoire de la Seine-Saint-Denis : éducation et formation à l'âge adulte (XIXe-XXIe siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6668,51 +6768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marynowicz-Hetka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.15.11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35464/1642-672X.PS.2020.1.02" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03896689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02375854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Solar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Maillebouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100516140#" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marynowicz-Hetka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.15.11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35464/1642-672X.PS.2020.1.02" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03896689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3950" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.009.0085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02375854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Solar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Maillebouis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hake" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100516140#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>