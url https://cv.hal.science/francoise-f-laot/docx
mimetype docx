--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1327,265 +1327,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire des sciences de l’éducation : retour critique sur une démarche socio-historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Évolutions et défis des sciences de l'éducation. Regards transnationaux, 42, pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.3950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ressorts et enjeux de l’éducation/formation des adultes au prisme de son histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration &amp; éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 161, pp.11-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/admed.161.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma rencontre avec Bertrand Schwartz à travers trois entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hommage à Bertrand Schwartz (Hors série 2019), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467656v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03896689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme qui fait du dessin politique ! ou comment produire des images dangereuses : entretien avec Chantal Montellier du 28 novembre 2016</w:t>
               </w:r>
@@ -3373,51 +3373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l'éducation : émergence d'un champ de recherche dans l'après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Rebecca Rogers. Presses universitaires de Rennes, 317 p., 2015, Histoire (Rennes), ISSN 1255-2364, 978-2-7535-4058-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4894,51 +4894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question éducative et recherche dans l’après seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise F. Laot; Rebecca Rogers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l’éducation. Émergence d’un champ de recherche dans l’après-guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-21, 2015</w:t>
@@ -5618,186 +5618,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éducation sociale en France et pédagogie sociale en Pologne au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Marynowicz-Hetka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barry Hake; Françoise F. Laot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Question and Adult Education. European perspectives in the 19th and 20th Centuries/La question sociale et l’éducation des adultes. Perspectives européennes, XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.107-123, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Focusing on the Idea of Permanent Education in France in the 1960’s and its Progressive Decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anja Heikkinen; Katrin Kraus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reworking Vocational Education: Policies, Practices and Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.121-140, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953017v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02953015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un film comme source pour l’histoire. Promotion sociale et rapport au savoir : le rôle méritoire des épouses</w:t>
               </w:r>
@@ -6768,51 +6768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marynowicz-Hetka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.15.11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35464/1642-672X.PS.2020.1.02" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03896689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3950" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.009.0085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02375854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Solar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Maillebouis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hake" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100516140#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roblez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marynowicz-Hetka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/2450-4491.15.11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6531" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35464/1642-672X.PS.2020.1.02" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03896689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rogers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.009.0085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02375854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Solar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Maillebouis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02952482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hake" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100516140#" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02180109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cattan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>