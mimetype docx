--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1313,295 +1313,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity on an abandoned, industrial wasteland contaminated by polychlorinated biphenyls, dioxins, furans and trace metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A valuable experimental setup to model exposure to Legionella’s aerosols generated by shower-like systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Conord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Rey</w:t>
+                <w:t xml:space="preserve">Magalie Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141242⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028772v1</w:t>
+                <w:t xml:space="preserve">hal-02468422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A valuable experimental setup to model exposure to Legionella’s aerosols generated by shower-like systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial diversity on an abandoned, industrial wasteland contaminated by polychlorinated biphenyls, dioxins, furans and trace metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Riffard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Girardot</w:t>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Stauffert</w:t>
+                <w:t xml:space="preserve">Carine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 748, pp.141242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468422v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legionella pneumophila sg1-sensing signal enhancement using a novel electrochemical immunosensor in dynamic detection mode</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre André Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3382,51 +3382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A85620D"/>
+    <w:nsid w:val="B1F48DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3530,51 +3530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C554AE65"/>
+    <w:nsid w:val="48894C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3764,51 +3764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9642-9677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188098992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107605v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/VBSHUO" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115496" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Laribi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Souiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mzoughi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perinel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Landraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.11.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prevot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Massard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33998" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Epalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maurice-Blanc Maurice-Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0470-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chempap-2015-0170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mustapha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.01.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SWK0RS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02225-10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Jacquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud-Grasset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.6049-6055.1996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.11.2999-3007.1996" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04916297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9642-9677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188098992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107605v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830658v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/VBSHUO" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Stauffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141242" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Laribi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Souiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mzoughi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perinel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Landraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.11.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prevot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Massard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33998" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Epalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maurice-Blanc Maurice-Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0470-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejla Sboui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Ismail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chempap-2015-0170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mustapha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.01.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6SWK0RS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02225-10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jullien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008948113305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/277E6E0AB534D5803231002870048DBCF2637747/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Jacquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud-Grasset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.6049-6055.1996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.11.2999-3007.1996" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04916297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>