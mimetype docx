--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -3382,51 +3382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1F48DFD"/>
+    <w:nsid w:val="0E9E1FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3530,51 +3530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48894C0D"/>
+    <w:nsid w:val="E9913FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>