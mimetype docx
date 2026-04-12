--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -272,228 +272,319 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting researchers in Archaeology with Diamond Open Access: The experience of Transformations. A DARIAH Journal</w:t>
+                <w:t xml:space="preserve">11th OpenAIRE CONNECT Community Call</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toma Tasovac</w:t>
+                <w:t xml:space="preserve">Alessia Bardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15585652⟩</w:t>
+              <w:t xml:space="preserve">11th OpenAIRE CONNECT Community Call</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Remote Conference, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17601650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05101500v1</w:t>
+                <w:t xml:space="preserve">halshs-05462074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supporting researchers in Archaeology with Diamond Open Access: The experience of Transformations. A DARIAH Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toma Tasovac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15585652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05101500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visibilité et évaluation des revues scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats généraux de l'édition en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Jun 2019, Paris, France. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -503,625 +594,625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DARIAH Data Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Durco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toma Tasovac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de modèle de politique pour les revues et éditeurs quant aux données de la recherche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Critères QUERO - Préconisations pour la qualité des revues scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026731v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères QUERO - Préconisations pour la qualité des revues scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Proposition de modèle de politique pour les revues et éditeurs quant aux données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060601v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflows: Introduction (Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Tasovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, Workflows, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/transformations.15780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Workflows – Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Tasovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations: A DARIAH Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Workflows, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/transformations.16806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance de la producción americanista de la Universidad de Toulouse II Le Mirail (2000-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anuario Americanista Europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9, pp.1-3 (Sección Fondos) + 5-148 en Anexo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00826814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1131,690 +1222,690 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMethods v2.0: shaping the future of a Community service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Spadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Degl'Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Testori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgios Artopoulos; Agiatis Benardou; Andrea Scharnhorst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Past - DARIAH Annual Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Göttingen, Germany. Zenodo, Book of Abstracts, DARIAH AE 2025 | The Past, https://doi.org/10.5281/zenodo.16411471, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15755629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05251830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLS INFRA: Leveraging Literary Methods for FAIR(er) Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M. Birkholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floor Buschenhenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Byszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Peer Review Evaluation Framework for Non-Traditional Research Outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Delmazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Tasovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH2025 Accessibility &amp; citizenship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15967748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing transparency and reusability through Diamond publishing model: Transformations, A DARIAH Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gelati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Tasovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hamburg, France. Zenodo, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16779915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfas, une plateforme de revues scientifiques en accès ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées Médici : Réception et usages de la production scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster du portail d'archives ouvertes HAL-UT2 (Université Toulouse 2 - Jean Jaurès)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open access et évaluation de la recherche : vers un nouvel écosystème ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. , https://infogr.am/1b36329b-24c4-4bef-ba64-31a0f2871f6f, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1824,622 +1915,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATRIUM Peer Review Framework (Version 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toma Tasovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Delmazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARIAH ERIC. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PALOMERA Deliverable 4.2 - The PALOMERA Recommendations for Open Access Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bandura- Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Bazeliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Caliman Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PALOMERA. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines on Publishing and Evaluating Innovative Outputs in Social Sciences and Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Maryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Wnuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Umerle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OPERAS Infrastructure. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for journals that wish to establish a “data policy” related to their publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guigonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2021, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations aux revues souhaitant définir une « politique de données » liées aux publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guigonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2449,153 +2540,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold, Green, Diamond: What you should know about Open Access publishing models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. UNESCO Chair "Digital Methods for the Humanities and the Social Sciences", Athens, Greece. 2025, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold, green, diamond: What you should know about Open Access publishing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. DARIAH-EU / Toulouse (remote), France. 2023, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2605,95 +2696,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold, green, diamond: What you should know about Open Access publishing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2703,313 +2794,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotlight on the Research Data Management Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gelati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DARIAH overlay journal as an alternative and transparent publishing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflows for Creating, Managing and Archiving Textual Corpora in Under-resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/12b2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'évaluation de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://openarchiv.hypotheses.org/4865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3077,51 +3168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE2117CE"/>
+    <w:nsid w:val="F35E3EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3308,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0221-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254014925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dariah.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latindex.org/latindex/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mirabel.info/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openedition.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15585652" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03007946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chambers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03026731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03060601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089436v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.15780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327393v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.16806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Testori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15755629" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Birkholz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo B&#246;rner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Buschenhenke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gelati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16779915" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paulhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bandura- Morgan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bazeliuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davidson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dreyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Caliman Fontes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wnuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Umerle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12b2b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03008062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0221-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254014925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dariah.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latindex.org/latindex/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mirabel.info/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openedition.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17601650" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15585652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03007946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chambers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03060601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03026731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089436v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.15780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327393v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.16806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spinelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Testori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15755629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Birkholz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo B&#246;rner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Buschenhenke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gelati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16779915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paulhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bandura- Morgan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bazeliuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davidson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dreyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Caliman Fontes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wnuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Umerle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12b2b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03008062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>