--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -720,190 +720,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères QUERO - Préconisations pour la qualité des revues scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition de modèle de politique pour les revues et éditeurs quant aux données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloée Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060601v1</w:t>
+                <w:t xml:space="preserve">hal-03026731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de modèle de politique pour les revues et éditeurs quant aux données de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critères QUERO - Préconisations pour la qualité des revues scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloée Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026731v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1230,290 +1230,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMethods v2.0: shaping the future of a Community service</w:t>
+                <w:t xml:space="preserve">CLS INFRA: Leveraging Literary Methods for FAIR(er) Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Spadi</w:t>
+                <w:t xml:space="preserve">Julie M. Birkholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Spinelli</w:t>
+                <w:t xml:space="preserve">Ingo Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Degl'Innocenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gouzi</w:t>
+                <w:t xml:space="preserve">Floor Buschenhenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinella Testori</w:t>
+                <w:t xml:space="preserve">Joanna Byszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Past - DARIAH Annual Event 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal. 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05251830v1</w:t>
+                <w:t xml:space="preserve">hal-05098718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLS INFRA: Leveraging Literary Methods for FAIR(er) Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenMethods v2.0: shaping the future of a Community service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Spadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M. Birkholz</w:t>
+                <w:t xml:space="preserve">Federica Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Börner</w:t>
+                <w:t xml:space="preserve">Emiliano Degl'Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floor Buschenhenke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sally Chambers</w:t>
+                <w:t xml:space="preserve">Marinella Testori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgios Artopoulos; Agiatis Benardou; Andrea Scharnhorst. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Past - DARIAH Annual Event 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Göttingen, Germany. Zenodo, Book of Abstracts, DARIAH AE 2025 | The Past, https://doi.org/10.5281/zenodo.16411471, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15755629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098718v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05251830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Peer Review Evaluation Framework for Non-Traditional Research Outputs</w:t>
               </w:r>
@@ -3168,51 +3168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F35E3EFC"/>
+    <w:nsid w:val="83736F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3399,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0221-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254014925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dariah.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latindex.org/latindex/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mirabel.info/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openedition.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17601650" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15585652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03007946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chambers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03060601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03026731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089436v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.15780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327393v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.16806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spinelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Testori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15755629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Birkholz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo B&#246;rner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Buschenhenke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gelati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16779915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paulhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bandura- Morgan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bazeliuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davidson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dreyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Caliman Fontes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wnuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Umerle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12b2b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03008062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-gouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0221-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254014925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dariah.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.latindex.org/latindex/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mirabel.info/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openedition.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05462074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Bardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17601650" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15585652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03007946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chambers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03026731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;e Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03060601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089436v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.15780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327393v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/transformations.16806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Birkholz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo B&#246;rner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Buschenhenke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Testori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15755629" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gelati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16779915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paulhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bandura- Morgan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bazeliuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davidson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Dreyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Caliman Fontes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maryl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wnuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Umerle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12b2b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03008062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>