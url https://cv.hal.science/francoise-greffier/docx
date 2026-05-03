--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1303,619 +1303,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système AI-VT basé sur l'intelligence artificielle, générateur de listes d'exercices personnalisées et variées</w:t>
+                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Henriet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EIAH 2017 - Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Guin, Bruno De Lièvre, Marc Trestini, Bernard Coulibaly, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103497v1</w:t>
+                <w:t xml:space="preserve">hal-03166340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la programmation en cycle 2 avec un jeu vidéo collaboratif</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système AI-VT basé sur l'intelligence artificielle, générateur de listes d'exercices personnalisées et variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence EIAH 2017 - Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Guin, Bruno De Lièvre, Marc Trestini, Bernard Coulibaly, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990306v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la programmation en primaire : comment évaluer un jeu collaboratif ?</w:t>
+                <w:t xml:space="preserve">Apprentissage de la programmation en cycle 2 avec un jeu vidéo collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno D Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Armand Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM pour l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167539v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage de la programmation en primaire : comment évaluer un jeu collaboratif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
+              <w:t xml:space="preserve">IHM pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166340v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, France. pp.1429-1429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2016.1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163243v1</w:t>
+                <w:t xml:space="preserve">hal-03163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21125/edulearn.2016.1286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03163224v1</w:t>
+                <w:t xml:space="preserve">hal-03163243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation sémantique de ressources pédagogiques numériques. Approche par composants sémiotiques</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56297/vaca6841/OZFH1876/CUTO8823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Greffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo Leon-Henri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/jeelr.v10i2.4449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00160314v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1992.892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D Locatelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00085729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56297/vaca6841/OZFH1876/CUTO8823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Greffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo Leon-Henri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/jeelr.v10i2.4449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00160314v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1992.892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D Locatelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00085729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>