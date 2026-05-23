--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1048,191 +1048,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-VT: An example of CBR that generates a variety of solutions to the same problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation d’une forme de pédagogie différenciée pour les enseignants-concepteurs de ressources pédagogiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Case-based reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Médiations pédagogiques et technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386204v1</w:t>
+                <w:t xml:space="preserve">hal-03159691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation d’une forme de pédagogie différenciée pour les enseignants-concepteurs de ressources pédagogiques numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AI-VT: An example of CBR that generates a variety of solutions to the same problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations pédagogiques et technologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">International conference on Case-based reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159691v1</w:t>
+                <w:t xml:space="preserve">hal-02386204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-VT: An example of CBR that generates a variety of solutions to the same problem</w:t>
               </w:r>
@@ -1303,619 +1303,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
+                <w:t xml:space="preserve">Système AI-VT basé sur l'intelligence artificielle, générateur de listes d'exercices personnalisées et variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Aubel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
+              <w:t xml:space="preserve">Conférence EIAH 2017 - Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Guin, Bruno De Lièvre, Marc Trestini, Bernard Coulibaly, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166340v1</w:t>
+                <w:t xml:space="preserve">hal-02103497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système AI-VT basé sur l'intelligence artificielle, générateur de listes d'exercices personnalisées et variées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage de la programmation en cycle 2 avec un jeu vidéo collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno D Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Armand Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Henriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EIAH 2017 - Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Guin, Bruno De Lièvre, Marc Trestini, Bernard Coulibaly, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103497v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la programmation en cycle 2 avec un jeu vidéo collaboratif</w:t>
+                <w:t xml:space="preserve">Apprentissage de la programmation en primaire : comment évaluer un jeu collaboratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Armand Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IHM pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990306v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la programmation en primaire : comment évaluer un jeu collaboratif ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM pour l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167539v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Seville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163224v1</w:t>
+                <w:t xml:space="preserve">hal-03163243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, France. pp.1429-1429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2016.1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163243v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation sémantique de ressources pédagogiques numériques. Approche par composants sémiotiques</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56297/vaca6841/OZFH1876/CUTO8823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Greffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo Leon-Henri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/jeelr.v10i2.4449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00160314v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1992.892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D Locatelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00085729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56297/vaca6841/OZFH1876/CUTO8823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Greffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo Leon-Henri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/jeelr.v10i2.4449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00160314v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1992.892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D Locatelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Armand Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00085729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Terosier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guegant-Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>