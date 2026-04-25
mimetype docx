--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -234,1168 +234,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of meat-based, meat-based with α-tocopherol, and pesco-vegetarian diets on biomarkers associated with colorectal cancer risk: a randomized behavioral intervention trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of bone morphogenetic protein signaling pathway players in the jejunum and colon of adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Dinu</w:t>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ristori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Meriggi</w:t>
+                <w:t xml:space="preserve">Adenike Omotoyinbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-31410-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (3), pp.4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejh.2025.4174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410999v1</w:t>
+                <w:t xml:space="preserve">hal-05308457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of bone morphogenetic protein signaling pathway players in the jejunum and colon of adult rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Cogo</w:t>
+                <w:t xml:space="preserve">Heme iron amplifies azoxymethane initiating effect on rat colon preneoplastic lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige-Marie Pralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Buisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejh.2025.4174⟩</w:t>
+              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.e250001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REM-25-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308457v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme iron amplifies azoxymethane initiating effect on rat colon preneoplastic lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of meat-based, meat-based with α-tocopherol, and pesco-vegetarian diets on biomarkers associated with colorectal cancer risk: a randomized behavioral intervention trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Keller</w:t>
+                <w:t xml:space="preserve">Sara Ristori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Giuditta Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige-Marie Pralet</w:t>
+                <w:t xml:space="preserve">Sofia Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Niccolò Meriggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.e250001. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REM-25-0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-31410-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976816v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual model of normal vs isogenic Nrf2-depleted murine epithelial cells to explore oxidative stress involvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-60938-2⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677587v1</w:t>
+                <w:t xml:space="preserve">hal-04633730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Epithelial-mesenchymal interaction protects normal colonocytes from 4-HNE-induced phenotypic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633730v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial-mesenchymal interaction protects normal colonocytes from 4-HNE-induced phenotypic transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Gut microbiota drives colon cancer risk associated with diet: a comparative analysis of meat-based and pesco-vegetarian diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Chioccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Meriggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Dario Troise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302932⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01900-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675179v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota drives colon cancer risk associated with diet: a comparative analysis of meat-based and pesco-vegetarian diets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial metabolomics using mass-spectrometry imaging to decipher the impact of high red meat diet on the colon metabolome in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Dario Troise</w:t>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Vitali</w:t>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01900-2⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.126230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717263v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial metabolomics using mass-spectrometry imaging to decipher the impact of high red meat diet on the colon metabolome in rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">A dual model of normal vs isogenic Nrf2-depleted murine epithelial cells to explore oxidative stress involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Mervant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien L Jamin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 276, pp.126230. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60938-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635686v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sodium nitrite reduction, removal or replacement on cured and cooked meat for microbiological growth, food safety, colon ecosystem, and colorectal carcinogenesis in Fischer 344 rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,1337 +1708,1337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the colonic epithelial-mesenchymal dialogue through establishment of two activated or not mesenchymal cell lines: Activated and resting ones differentially modulate colonocytes in co-culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Noirot</w:t>
+                <w:t xml:space="preserve">Curcumin and NCLX inhibitors share anti-tumoral mechanisms in microsatellite-instability-driven colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trayambak Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273858⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (6), pp.article n° 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-022-04311-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776135v1</w:t>
+                <w:t xml:space="preserve">hal-03668944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Maternal heme-enriched diet promotes a gut pro-oxidative status associated with microbiota alteration, gut leakiness and glucose intolerance in mice offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.102333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2022.102333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03776445v1</w:t>
+                <w:t xml:space="preserve">hal-03689857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin and NCLX inhibitors share anti-tumoral mechanisms in microsatellite-instability-driven colorectal cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Trayambak Pathak</w:t>
+                <w:t xml:space="preserve">Study of the colonic epithelial-mesenchymal dialogue through establishment of two activated or not mesenchymal cell lines: Activated and resting ones differentially modulate colonocytes in co-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (6), pp.article n° 284. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0273858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-022-04311-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668944v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal heme-enriched diet promotes a gut pro-oxidative status associated with microbiota alteration, gut leakiness and glucose intolerance in mice offspring</w:t>
+                <w:t xml:space="preserve">Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mervant</w:t>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maslo</w:t>
+                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.102333. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (4), pp.911-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2022.102333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689857v1</w:t>
+                <w:t xml:space="preserve">hal-03776445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the colonic epithelial-mesenchymal dialogue through establishment of two activated or not mesenchymal cell lines: Activated and resting ones differentially modulate colonocytes in co-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (8), pp.e0273858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0273858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Towards Aldehydomics: Untargeted Trapping and Analysis of Reactive Diet-Related Carbonyl Compounds Formed in the Intestinal Lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beslay</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10081261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941841v1</w:t>
+                <w:t xml:space="preserve">hal-03328809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIETARY HEME IRON INTAKE INDUCES GUT DYSBIOSIS AND LUMINAL REACTIVE ALDEHYDES PRODUCTION LEADING TO VISCERAL HYPERSENSITIVITY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Maslo</w:t>
+                <w:t xml:space="preserve">Regulation and Consumer Interest in an Antioxidant-Enriched Ham Associated with Reduced Colorectal Cancer Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(21)02215-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669703v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Aldehydomics: Untargeted Trapping and Analysis of Reactive Diet-Related Carbonyl Compounds Formed in the Intestinal Lumen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Osmolality-based normalization enhances statistical discrimination of untargeted metabolomic urine analysis: results from a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10081261⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01758-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328809v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and Consumer Interest in an Antioxidant-Enriched Ham Associated with Reduced Colorectal Cancer Risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Marette</w:t>
+                <w:t xml:space="preserve">DIETARY HEME IRON INTAKE INDUCES GUT DYSBIOSIS AND LUMINAL REACTIVE ALDEHYDES PRODUCTION LEADING TO VISCERAL HYPERSENSITIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.1542. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160 (6), pp.S-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13051542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(21)02215-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219714v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmolality-based normalization enhances statistical discrimination of untargeted metabolomic urine analysis: results from a comparative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.1887-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01758-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100758v1</w:t>
+                <w:t xml:space="preserve">hal-02941841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
               </w:r>
@@ -3063,64 +3063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 158 (3), pp.652-663.e6. </w:t>
@@ -3152,295 +3152,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+                <w:t xml:space="preserve">Global profiling of toxicologically relevant metabolites in urine: case study of reactive aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (2), pp.1746-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081088v1</w:t>
+                <w:t xml:space="preserve">hal-02622690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global profiling of toxicologically relevant metabolites in urine: case study of reactive aldehydes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+                <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Costantino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mervant</w:t>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (2), pp.1746-1754. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622690v1</w:t>
+                <w:t xml:space="preserve">hal-03081088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opuntia cladode powders inhibit adipogenesis in 3 T3-F442A adipocytes and a high-fat-diet rat model by modifying metabolic parameters and favouring faecal fat excretion</w:t>
               </w:r>
@@ -3452,3071 +3452,3071 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Socorro Santos-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12906-020-2824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated, mono- and polyunsaturated fatty acid intake and cancer risk: results from the French prospective cohort NutriNet-Santé</w:t>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Sellem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-018-1682-5⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02438104v1</w:t>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal microbiome as determinant of the effect of diet on colorectal cancer risk: comparison of meat-based versus pesco-vegetarian diets (the MeaTIc study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-019-3801-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturated, mono- and polyunsaturated fatty acid intake and cancer risk: results from the French prospective cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.1515-1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-018-1682-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between a pro plant-based dietary score and cancer risk in the prospective NutriNet-santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
+                <w:t xml:space="preserve">Abou Kane-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (9), pp.2168-2176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901456v1</w:t>
+                <w:t xml:space="preserve">inserm-02438095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A&amp;lt;em&amp;gt; Helicobacter pylori&amp;lt;/em&amp;gt;-associated insulin resistance in asymptomatic sedentary young men does not correlate with inflammatory markers and urine levels of 8-iso-PGF2-α or 1,4-dihydroxynonane mercapturic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Pichler</w:t>
+                <w:t xml:space="preserve">Development and validation of an ultra high performance liquid chromatography-electrospray tandem mass spectrometry method using selective derivatisation, for the quantification of two reactive aldehydes produced by lipid peroxidation, HNE (4-hydroxy-2( E )-nonenal) and HHE (4-hydroxy-2( E )-hexenal) in faecal water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13813455.2017.1396346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1083, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620927v1</w:t>
+                <w:t xml:space="preserve">hal-02623747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an ultra high performance liquid chromatography-electrospray tandem mass spectrometry method using selective derivatisation, for the quantification of two reactive aldehydes produced by lipid peroxidation, HNE (4-hydroxy-2( E )-nonenal) and HHE (4-hydroxy-2( E )-hexenal) in faecal water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+                <w:t xml:space="preserve">A&amp;lt;em&amp;gt; Helicobacter pylori&amp;lt;/em&amp;gt;-associated insulin resistance in asymptomatic sedentary young men does not correlate with inflammatory markers and urine levels of 8-iso-PGF2-α or 1,4-dihydroxynonane mercapturic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Golota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orest Abrahamovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1083, pp.171-179. </w:t>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.275-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13813455.2017.1396346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623747v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between a pro plant-based dietary score and cancer risk in the prospective NutriNet-santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Kane-Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (9), pp.2168-2176. </w:t>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.31593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02438095v1</w:t>
+                <w:t xml:space="preserve">hal-01901456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Hydroxynonenal metabolites and adducts in pre-carcinogenic conditions and cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Red and processed meat intake and cancer risk: Results from the prospective NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Galan Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, in press (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606028v1</w:t>
+                <w:t xml:space="preserve">hal-01608688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red and processed meat intake and cancer risk: Results from the prospective NutriNet-Santé cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red Wine and Pomegranate Extracts Suppress Cured Meat Promotion of Colonic Mucin-Depleted Foci in Carcinogen-Induced Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Pilar Galan Hercberg</w:t>
+                <w:t xml:space="preserve">Nadia Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G Nassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31046⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (2), pp.289 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635581.2017.1263745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608688v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Wine and Pomegranate Extracts Suppress Cured Meat Promotion of Colonic Mucin-Depleted Foci in Carcinogen-Induced Rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opuntia spp.: Characterization and benefits in chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">María del Socorro Santos Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paulina Barba de La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Negre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01635581.2017.1263745⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8634249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465453v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opuntia spp.: Characterization and benefits in chronic diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4-Hydroxynonenal metabolites and adducts in pre-carcinogenic conditions and cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Negre-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/8634249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602661v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative shotgun proteomic analysis of wild and domesticated Opuntia spp. species shows a metabolic adaptation through domestication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary iron intake and breast cancer risk: modulation by an antioxidant supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pichereaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.78994-79002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602455v1</w:t>
+                <w:t xml:space="preserve">hal-01604165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of callus and cell suspensions of wild and domesticated Opuntia species: study on their potential as a source of metabolite production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Paulina Barba-de La Rosa</w:t>
+                <w:t xml:space="preserve">Dietary cladode powder from wild type and domesticated Opuntia species reduces atherogenesis in apoE knock-out mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garoby-Salom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Camare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paulina Barba de La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11240-015-0886-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (1), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-015-0461-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635382v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary iron intake and breast cancer risk: modulation by an antioxidant supplementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Comparative shotgun proteomic analysis of wild and domesticated Opuntia spp. species shows a metabolic adaptation through domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Hernandez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Socorro Santos-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reyes-Aguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (6), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604165v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary cladode powder from wild type and domesticated Opuntia species reduces atherogenesis in apoE knock-out mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment of callus and cell suspensions of wild and domesticated Opuntia species: study on their potential as a source of metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa Robles-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Garoby-Salom</w:t>
+                <w:t xml:space="preserve">Ana Paulina Barba-de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Camare</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (1), pp.59-70. </w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (1), pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-015-0461-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11240-015-0886-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352415v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori in sedentary men is linked to higher heart rate, sympathetic activity, and insulin resistance but not inflammation or oxidative stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Eckl</w:t>
+                <w:t xml:space="preserve">Reggie Surya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Serhiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croatian Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (2), pp.141-149. </w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3325/cmj.2016.57.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940500v1</w:t>
+                <w:t xml:space="preserve">hal-01901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term beef consumption promotes systemic oxidative stress, TMAO formation and inflammation in rats, and dietary fat content modulates these effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helicobacter pylori in sedentary men is linked to higher heart rate, sympathetic activity, and insulin resistance but not inflammation or oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas van Hecke</w:t>
+                <w:t xml:space="preserve">Peter Eckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orest Abrahamovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise M. A. Jakobsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Filip de Vos</w:t>
+                <w:t xml:space="preserve">Victoria Serhiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fo00462h⟩</w:t>
+              <w:t xml:space="preserve">Croatian Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3325/cmj.2016.57.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631341v1</w:t>
+                <w:t xml:space="preserve">hal-02940500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term beef consumption promotes systemic oxidative stress, TMAO formation and inflammation in rats, and dietary fat content modulates these effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise M. A. Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reggie Surya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Els Vossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Filip de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.3760-3771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6fo00462h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901462v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile oxime ether synthesis: Free carbonyl compound derivatization by a brominated o-benzylhydroxylamine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Twin peaks&amp;quot;: searching for 4-hydroxynonenal urinary metabolites after oral administration in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1035791⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.136-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2014.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916806v1</w:t>
+                <w:t xml:space="preserve">hal-02629946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and phenolic compounds profile of cladodes from &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. cultivars with different domestication gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary polyunsaturated fatty acids and heme iron induce oxidative stress biomarkers and a cancer promoting environment in the colon of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Steghens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marizel G. Astello Garcia</w:t>
+                <w:t xml:space="preserve">L. Milkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Cervantes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Reyes Agüero</w:t>
+                <w:t xml:space="preserve">S. Borovic-Sunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637673v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin peaks&amp;quot;: searching for 4-hydroxynonenal urinary metabolites after oral administration in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Facile oxime ether synthesis: Free carbonyl compound derivatization by a brominated o-benzylhydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2014.12.016⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (13), pp.1585-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1035791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629946v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary polyunsaturated fatty acids and heme iron induce oxidative stress biomarkers and a cancer promoting environment in the colon of rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
+                <w:t xml:space="preserve">Chemical composition and phenolic compounds profile of cladodes from &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. cultivars with different domestication gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizel G. Astello Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimal Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Steghens</w:t>
+                <w:t xml:space="preserve">María del Socorro Santos Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Milkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Borovic-Sunjic</w:t>
+                <w:t xml:space="preserve">Antonio Reyes Agüero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2015.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850558v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A central role for heme iron in colon carcinogenesis associated with red meat intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (5), pp.870-9. </w:t>
@@ -6606,103 +6606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiatherogenic and antitumoral properties of Opuntia cladodes: inhibition of low density lipoprotein oxidation by vascular cells, and protection against the cytotoxicity of lipid oxidation product 4-hydroxynonenal in a colorectal cancer cellular model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Camare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paulina Barba de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (3), pp.577-587. </w:t>
@@ -6734,939 +6734,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium and alpha-tocopherol suppress cured-meat promotion of chemically induced colon carcinogenesis in rats and reduce associated biomarkers in human volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">On the potential effect of increased dietary intake of fruits and vegetables on biomarkers of lipid peroxidation in type 2 diabetes patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pincemail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.113.061069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6000/1927-5951.2013.03.03.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647736v1</w:t>
+                <w:t xml:space="preserve">hal-02643773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme-Induced Biomarkers Associated with Red Meat Promotion of colon Cancer Are Not Modulated by the Intake of Nitrite.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Cell death and diseases related to oxidative stress: 4-hydroxynonenal (HNE) in the balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01635581.2013.749291⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (12), pp.1615-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2013.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828893v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the potential effect of increased dietary intake of fruits and vegetables on biomarkers of lipid peroxidation in type 2 diabetes patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Iuliano</w:t>
+                <w:t xml:space="preserve">Heme-Induced Biomarkers Associated with Red Meat Promotion of colon Cancer Are Not Modulated by the Intake of Nitrite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z Chenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditte A Hobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6000/1927-5951.2013.03.03.3⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (2), pp.227-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635581.2013.749291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643773v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death and diseases related to oxidative stress: 4-hydroxynonenal (HNE) in the balance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calcium and α-Tocopherol Suppress Cured Meat Promotion of Chemically-Induced Colon Carcinogenesis in Rats and Reduce Associated Biomarkers in Human Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650840v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein disulfide isomerase modification and inhibition contribute to ER stress and apoptosis induced by oxidized low density lipoproteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Muller</w:t>
+                <w:t xml:space="preserve">Jan Bandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bandemer</w:t>
+                <w:t xml:space="preserve">Cecile Vindis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Vindis</w:t>
+                <w:t xml:space="preserve">Caroline Camaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (7), pp.731-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ars.2012.4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01012126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium and α-Tocopherol Suppress Cured Meat Promotion of Chemically-Induced Colon Carcinogenesis in Rats and Reduce Associated Biomarkers in Human Volunteers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium inhibits promotion by hot dog of 1,2-dimethylhydrazine-induced mucin-depleted foci in rat colon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (11), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854474v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium inhibits promotion by hot dog of 1,2-dimethylhydrazine-induced mucin-depleted foci in rat colon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium and alpha-tocopherol suppress cured-meat promotion of chemically induced colon carcinogenesis in rats and reduce associated biomarkers in human volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133 (11), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (5), pp.1255-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.28286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.113.061069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828913v1</w:t>
+                <w:t xml:space="preserve">hal-02647736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three simple direct or indirect carbonyl detection methods for characterization of oxidative modifications of proteins</w:t>
               </w:r>
@@ -7678,51 +7678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica R Vasquez-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Waeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7786,51 +7786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low concentrations of bisphenol A induce lipid accumulation mediated by the production of reactive oxygen species in the mitochondria of HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7909,1037 +7909,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of G-463A MPO gene polymorphism in the response of postmenopausal women to hormone therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid chromatography/electrospray ionisation massspectrometric tracking of 4‐hydroxy‐2(E)‐nonenalbiotransformations by mouse colon epithelial cells using[1,2‐13C2]‐4‐hydroxy‐2(E)‐nonenal as stable isotope tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa Ruiz del Agua</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Mathilde Gieules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/gme.0b013e3181fcabaa⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (19), pp.2675-2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642955v1</w:t>
+                <w:t xml:space="preserve">hal-02646663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography/electrospray ionisation massspectrometric tracking of 4‐hydroxy‐2(E)‐nonenalbiotransformations by mouse colon epithelial cells using[1,2‐13C2]‐4‐hydroxy‐2(E)‐nonenal as stable isotope tracer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">4-Hydroxy-2(E)-nonenal metabolism differs in apc(+/+) cells and in apc(Min/+) cells: it may explain colon cancer promotion by heme iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gieules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.5033⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1984 - 1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx2003036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646663v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Hydroxy-2(E)-nonenal metabolism differs in apc(+/+) cells and in apc(Min/+) cells: it may explain colon cancer promotion by heme iron</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of G-463A MPO gene polymorphism in the response of postmenopausal women to hormone therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gieules</w:t>
+                <w:t xml:space="preserve">Ainhoa Ruiz del Agua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Aurrekoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Elorriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (11), pp.1984 - 1993. </w:t>
+              <w:t xml:space="preserve">Menopause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.575 - 581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx2003036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/gme.0b013e3181fcabaa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644375v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HNE-protein adducts formation in different pre-carcinogenic stages of hepatitis in LEC rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Atalay</w:t>
+                <w:t xml:space="preserve">Adriana Márquez-Quiñones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bresgen</w:t>
+                <w:t xml:space="preserve">Ana Cipak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cipak</w:t>
+                <w:t xml:space="preserve">Kamelija Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Eckl</w:t>
+                <w:t xml:space="preserve">Samia Fattel-Fazenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Villa-Trevino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (10), pp.1098-1124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715760903338071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667036v1</w:t>
+                <w:t xml:space="preserve">hal-02663078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HNE-protein adducts formation in different pre-carcinogenic stages of hepatitis in LEC rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saul Villa-Trevino</w:t>
+                <w:t xml:space="preserve">Meat processing and colon carcinogenesis: cooked, nitrite-treated, and oxidized high-heme cured meat promotes mucin-depleted foci in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715760903338071⟩</w:t>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (7), pp.852-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.capr-09-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663078v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat processing and colon carcinogenesis: cooked, nitrite-treated, and oxidized high-heme cured meat promotes mucin-depleted foci in rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freeze-dried ham promotes azoxymethane-induced mucin-depleted foci and aberrant crypt foci in rat colon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1940-6207.capr-09-0160⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (5), pp.567-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635580903532408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502956v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-dried ham promotes azoxymethane-induced mucin-depleted foci and aberrant crypt foci in rat colon.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bresgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Chartron</w:t>
+                <w:t xml:space="preserve">A. Cipak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossama Allam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
+                <w:t xml:space="preserve">P.M. Eckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (5), pp.567-73. </w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1098-1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01635580903532408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00502995v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beef meat promotion of dimethylhydrazine-induced colorectal carcinogenesis biomarkers is suppressed by dietary calcium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8999,51 +8999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the lipid peroxidation product 4-hydroxy-2(E)-nonenal with (13)C stable isotope incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sreevani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,442 +9269,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome Activity Deregulation in LEC Rat Hepatitis: Following the Insights of Transcriptomic Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
+                <w:t xml:space="preserve">Apc mutation induces resistance of colonic cells to lipoperoxide-triggered apoptosis induced by faecal water from haem-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balbine Roussel</w:t>
+                <w:t xml:space="preserve">a L Rerole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Perez-Carreon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie François</w:t>
+                <w:t xml:space="preserve">M-L Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/omi.2007.0039⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.321-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgl127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849378v1</w:t>
+                <w:t xml:space="preserve">hal-02659157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apc mutation induces resistance of colonic cells to lipoperoxide-triggered apoptosis induced by faecal water from haem-fed rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
+                <w:t xml:space="preserve">The LEC rat: a useful model for studying liver carcinogenesis related to oxidative stress and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Marquez Quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Villa-Trevino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgl127⟩</w:t>
+              <w:t xml:space="preserve">Redox Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (1), pp.35-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/135100007X162220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659157v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LEC rat: a useful model for studying liver carcinogenesis related to oxidative stress and inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteasome Activity Deregulation in LEC Rat Hepatitis: Following the Insights of Transcriptomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Márquez-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Perez-Carreon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Marquez Quinones</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12 (1), pp.35-9. </w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (4), pp.367 - 384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/135100007X162220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/omi.2007.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655555v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-hydroxynonenal in foodstuffs: heme concentration, fatty acid composition and freeze-drying are determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,77 +9781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New marker of colon cancer risk associated with heme intake: 1,4-dihydroxynonane mercapturic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10043,453 +10043,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid chromatography-multistage tandem mass spectrometry for the quantification of dihydroxynonene mercapturic acid (DHN-MA), a urinary end-metabolite of 4-hydroxynonenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rizzati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+                <w:t xml:space="preserve">G Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+                <w:t xml:space="preserve">N Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Delous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">J Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 70 (3), pp.161-172. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 381 (8), pp.1532-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2004.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-3095-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671843v1</w:t>
+                <w:t xml:space="preserve">hal-02677660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography-multistage tandem mass spectrometry for the quantification of dihydroxynonene mercapturic acid (DHN-MA), a urinary end-metabolite of 4-hydroxynonenal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-3095-6⟩</w:t>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1-4), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.5520240110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677660v1</w:t>
+                <w:t xml:space="preserve">hal-02674036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Alary</w:t>
+                <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rizzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (3), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2004.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biof.5520240110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02674036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective metabolism of (R)- and (S)-4-hydroxy-2-nonenal in rat.</w:t>
               </w:r>
@@ -10527,51 +10527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioFactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1-4), pp.97-104. </w:t>
@@ -10603,415 +10603,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of 4-hydroxynonenal in vivo : disposition and metabolic pathways</w:t>
+                <w:t xml:space="preserve">Identification of intermediate pathways of 4-hydroxynonenal metabolism in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx025671k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675267v1</w:t>
+                <w:t xml:space="preserve">hal-02682569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of intermediate pathways of 4-hydroxynonenal metabolism in the rat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo modification of the UDP-glucuronosyltransferase functional state in rat liver following hypophysectomy and partial or complete hormonal restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Daveloose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134, pp.641-653</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02682569v1</w:t>
+                <w:t xml:space="preserve">hal-02679445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo modification of the UDP-glucuronosyltransferase functional state in rat liver following hypophysectomy and partial or complete hormonal restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of 4-hydroxynonenal in vivo : disposition and metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Paris</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 134, pp.641-653</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.177-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679445v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterotrophic effect of a saturated fatty acid 17-ester of estradiol-17beta administered orally to juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11127,51 +11127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11338,51 +11338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Goudonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 53 (11), pp.1637-1647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11521,51 +11521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet dose-dépendant de l’additif alimentaire E471 sur la promotion des lésions prénéoplasiques coliques chez le rat F344</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t>
@@ -11797,64 +11797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11890,182 +11890,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie par Spectrométrie de Masse pour étudier l’impact de la consommation de viande rouge sur l’épithélium intestinal. Etude chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Le fer héminique des viandes rouges induit la formation luminale de produits de lipoperoxydation menant à une hypersensibilité viscérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Rencontre du réseau des plates-formes protéomiques de la région Provence Alpes Côte d’Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Laffite, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634138v1</w:t>
+                <w:t xml:space="preserve">hal-04954086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'imagerie MS dans le domaine de la toxicologie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12140,234 +12140,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer héminique des viandes rouges induit la formation luminale de produits de lipoperoxydation menant à une hypersensibilité viscérale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">L’imagerie par Spectrométrie de Masse pour étudier l’impact de la consommation de viande rouge sur l’épithélium intestinal. Etude chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Xème Rencontre du réseau des plates-formes protéomiques de la région Provence Alpes Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Laffite, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954086v1</w:t>
+                <w:t xml:space="preserve">hal-04634138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme iron from red meat consumption generates luminal reactive lipoperoxydation products leading to visceral hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome, Intestine and Brain Orchestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
@@ -12390,493 +12390,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enzyme de synthèse de la sérine PHGDH et la phosphatidyl-inositol kinase PI3Kα favorisent le potentiel de régénération du pancréas sous stress nutritif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Therville</w:t>
+                <w:t xml:space="preserve">Abstract P2-06-03: Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel du CECED</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, San Antonio, United States. pp.P2-06-03-P2-06-03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS22-P2-06-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922375v1</w:t>
+                <w:t xml:space="preserve">hal-04255859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract P2-06-03: Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Effects of eating food containing red meat on neuroinflammation in adult rats: a risk of neurotoxicity for the brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 San Antonio Breast Cancer Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Neurotoxicology Association Conference INA-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Durham, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255859v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eating food containing red meat on neuroinflammation in adult rats: a risk of neurotoxicity for the brain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enzyme de synthèse de la sérine PHGDH et la phosphatidyl-inositol kinase PI3Kα favorisent le potentiel de régénération du pancréas sous stress nutritif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Bozoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baldoni</w:t>
+                <w:t xml:space="preserve">Amélie Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameziane Herzine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mervant</w:t>
+                <w:t xml:space="preserve">Gabriela Reyes-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Paoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Neurotoxicology Association Conference INA-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Durham, United States</w:t>
+              <w:t xml:space="preserve">Congrès annuel du CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206532v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de fer héminique des produits carnés induit une hypersensibilité viscérale chez la souris : implication de la néoformation d’alcénals et du microbiote intestinal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD (congrès virtuel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
@@ -12918,77 +12918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition nutritionnelle périnatale au fer héminique : conséquences sur l'homéostasie de l'écosystème intestinal et le métabolisme du glucose de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13024,359 +13024,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la formation d’aldéhydes réactifs et du microbiote intestinal dans l’hypersensibilité viscérale induite chez la souris par la consommation de fer héminique des produits carnés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Maslo</w:t>
+                <w:t xml:space="preserve">Le stress néonatal augmente les effets délétères d'un régime riche en fer héminique sur la muqueuse colique murine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Valerie Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFNG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXVIII. CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953875v1</w:t>
+                <w:t xml:space="preserve">hal-03669567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress néonatal augmente les effets délétères d'un régime riche en fer héminique sur la muqueuse colique murine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bacquié</w:t>
+                <w:t xml:space="preserve">Implication de la formation d’aldéhydes réactifs et du microbiote intestinal dans l’hypersensibilité viscérale induite chez la souris par la consommation de fer héminique des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Beneteau</w:t>
+                <w:t xml:space="preserve">Sandrine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIII. CECED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">GFNG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669567v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition nutritionnelle périnatale au fer héminique : conséquences sur l'homéostasie de l'écosystème intestinal et le métabolisme du glucose de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Origins of Health and disease- SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -13405,103 +13405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the positive association between red and processed meat consumption and cancer risk by anxiety in the nutrinet-sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (congrès virtuel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States. pp.S-1007, </w:t>
@@ -13552,77 +13552,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer du côlon : vers une prévention par modification des modes de production et d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13746,90 +13746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Aldehydomics” and “Mercaptomics”, two metabolomic approaches to better understand the link between red meat consumption and colorectal cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Lipids in Biology and Disease: Tenth Meeting of the International 4-Hydroxynonenal Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nashville, United States</w:t>
@@ -13858,90 +13858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental carcinogenesis: when Nrf2 and the anti-oxidant response would drive the clonal evolution in colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14088,795 +14088,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer colorectal. Rôle du fer héminique et de la peroxydation lipidique. Une prévention nutritionnelle est-elle possible ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des études épidémiologiques et expérimentales de la relation viande et cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de Bleu Blanc Coeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">33. Journées Scientifiques de l’AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788856v1</w:t>
+                <w:t xml:space="preserve">hal-01605296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras polyinsaturés, fer héminique et cancer du sein</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association entre la consommation de viande rouge et de charcuteries et le risque de cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016) ; Montpellier (France) - (2016-11-30 - 2016-12-02) / Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603244v1</w:t>
+                <w:t xml:space="preserve">hal-02735108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercapturomics : profilage urinaire des produits d'oxydation des lipides potentiellement impliqués dans le cancer du côlon et du sein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">De la validation d’une méthode de dosage par U-HPLC-ESI-MS/MS vers l’analyse non-ciblée de biomarqueurs de peroxydation lipidique promoteurs du cancer colorectal : cas des hydroxy-alcénals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+              <w:t xml:space="preserve">SEP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603061v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des études épidémiologiques et expérimentales de la relation viande et cancer</w:t>
+                <w:t xml:space="preserve">Mercapturomics : profilage urinaire des produits d'oxydation des lipides potentiellement impliqués dans le cancer du côlon et du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées Scientifiques de l’AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605296v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la consommation de viande rouge et de charcuteries et le risque de cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer colorectal. Rôle du fer héminique et de la peroxydation lipidique. Une prévention nutritionnelle est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016) ; Montpellier (France) - (2016-11-30 - 2016-12-02) / Congrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Scientifique de Bleu Blanc Coeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735108v1</w:t>
+                <w:t xml:space="preserve">hal-02788856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la validation d’une méthode de dosage par U-HPLC-ESI-MS/MS vers l’analyse non-ciblée de biomarqueurs de peroxydation lipidique promoteurs du cancer colorectal : cas des hydroxy-alcénals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Acides gras polyinsaturés, fer héminique et cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP 2017</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605738v1</w:t>
+                <w:t xml:space="preserve">hal-01603244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a U-HPLC-ESI-MS/MS method for the quantification of reactive aldehydes produced by lipid peroxidation in the intestinal lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Mass Spectrometry Conference (IMSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada</w:t>
@@ -14905,103 +14905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : vers l'aldéhydomique pour le piégeage et l'analyse non ciblée d'aldéhydes réactifs présents dans la lumière intestinale par LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
@@ -15030,103 +15030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande rouge et cancer colorectal : implication de la voie Nrf2/ARE dans la résistance des cellules prénéoplasiques suite à l’exposition aux produits issus de lipoperoxydation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">collogue "Nutrition, Microbiote, métabolisme et cancer" NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NACRe, Oct 2015, Paris, France</w:t>
@@ -15168,64 +15168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fer héminique et acides gras polyinsaturés du régime: un environnement promoteur du cancer dans le colon des rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15280,103 +15280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear factor erythroid 2-related factor-2 activity modulate the differential sensitivity of normal and preneoplasic colonocytes to 4-hydroxynonenal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
@@ -15405,103 +15405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of enzyme-catalyzed hydrolysis of 4-hydroxynonenal-glutathione using rat liver slices, cytosols and purified glutathione-S-transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS)2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15526,90 +15526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the analysis of free aldehydes: from targeted approaches to global aldehydomics using high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15660,64 +15660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined PUFAs and heme iron in diet lead to an increase in oxidative stress biomarkers in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidija Milković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15772,90 +15772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooked beef meat, and cured pork meat promotion of tumors in Apc(Min) mice. Plant extracts added to meat show no protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15897,90 +15897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium and tocopherol suppress cured-meat promotion of colon carcinogenesis in rats. A volunteer study also suggests prevention in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16016,799 +16016,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">Potential carcinogenic mechanisms by red and cured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis E. Corpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">Royal Swedish Academy of Agriculture and Forestry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Swedish Academy of Agriculture and Forestry. SWE., May 2012, Stockholm, Sweden. 31p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745532v1</w:t>
+                <w:t xml:space="preserve">hal-02806788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; study of potential agents underlying the promotion by red meat: demonstration of the ajorrole of heme and lipid peroxidation in two animal models of carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HNE-Club meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810688v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential carcinogenic mechanisms by red and cured meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Swedish Academy of Agriculture and Forestry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Swedish Academy of Agriculture and Forestry. SWE., May 2012, Stockholm, Sweden. 31p</w:t>
+              <w:t xml:space="preserve">HNE-Club meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806788v1</w:t>
+                <w:t xml:space="preserve">hal-02810688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; study of potential agents underlying the promotion by red meat: demonstration of the ajorrole of heme and lipid peroxidation in two animal models of carcinogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red meat, heme iron, lipid peroxidation and colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IPICYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Potosino de Investigación Cientifica y Tecnológica (IPICYT). MEX., Jun 2012, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804947v1</w:t>
+                <w:t xml:space="preserve">hal-02802762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red meat, heme iron, lipid peroxidation and colon cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression by calcium and α-tocopherol of cured meat promotion of faecal biomarkers in human and rat is associated to protection against promotion of dimethylhydrazine-induced mucin-depleted foci in rat colons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPICYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Potosino de Investigación Cientifica y Tecnológica (IPICYT). MEX., Jun 2012, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">4. Health Food Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire et Santé. FRA., Jul 2012, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802762v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression by calcium and α-tocopherol of cured meat promotion of faecal biomarkers in human and rat is associated to protection against promotion of dimethylhydrazine-induced mucin-depleted foci in rat colons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Health Food Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire et Santé. FRA., Jul 2012, Toulouse, France. n.p</w:t>
+              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065479v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat promotion of colon carcinogenesis in rats is suppressed by calcium and α-tocopherol. They also suppress associated fecal lipid peroxidation in rats and in volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Cancer Research Fund INternational Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom</w:t>
@@ -16831,277 +16831,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme iron, lipid peroxidation and colon cancer</w:t>
+                <w:t xml:space="preserve">Heme iron and lipid oxidation products in foodstuffs and colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19th International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755728v1</w:t>
+                <w:t xml:space="preserve">hal-02757698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme iron and lipid oxidation products in foodstuffs and colon cancer</w:t>
+                <w:t xml:space="preserve">Heme iron, lipid peroxidation and colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757698v1</w:t>
+                <w:t xml:space="preserve">hal-02755728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fate of 4-hydroxynonenal in vivo: disposition and metabolic pathways</w:t>
               </w:r>
@@ -17156,103 +17156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which effect of increased dietary intake of fruits and vegetables on nine markers of lipid peroxidation in type 2 diabetes patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pincemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Paquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium " Nutrition, Oxygen Biology and Medicine "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
@@ -17294,77 +17294,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fer héminique des viandes et charcuteries et cancérogenèse colorectale. Développement d’un biomarqueur d ’exposition dérivé du 4-hydroxynonénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E. Corpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17428,51 +17428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17585,64 +17585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17723,51 +17723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17809,90 +17809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcium d'une matrice laitière confère une meilleure protection que le calcium minéral contre la dysbiose et la peroxydation lipidique induite par le fer héminique au niveau colique chez le rat Fischer344</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17928,3005 +17928,3005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse du métabolome urinaire, une source de marqueurs de l’altération du microbiote intestinal par un régime riche en viande rouge dans la cohorte NutriNet-Santé et dans une étude animale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">Le fer héminique de la viande rouge a un effet co-initiateur sur le cancer colorectal, chez le rat Fischer344</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">JFN 2022, Journées Francophones de Nutrition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206398v1</w:t>
+                <w:t xml:space="preserve">hal-04406306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">Effets de la consommation de viande rouge sur la neuroinflammation chez le rat : une toxicité potentielle pour le cerveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldoni Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206504v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer héminique de la viande rouge a un effet co-initiateur sur le cancer colorectal, chez le rat Fischer344</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+                <w:t xml:space="preserve">Combinaison de deux lignées épithéliales coliques murines isogéniques normales et délétées pour Nrf2 afin d'explorer le rôle du stress oxydant dans la toxicité de contaminants alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2022, Journées Francophones de Nutrition,</w:t>
+              <w:t xml:space="preserve">Journées françaises de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406306v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la consommation de viande rouge sur la neuroinflammation chez le rat : une toxicité potentielle pour le cerveau ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Kostka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142989v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de deux lignées épithéliales coliques murines isogéniques normales et délétées pour Nrf2 afin d'explorer le rôle du stress oxydant dans la toxicité de contaminants alimentaires.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de nutrition</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178704v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tina Kostka</w:t>
+                <w:t xml:space="preserve">L’analyse du métabolome urinaire, une source de marqueurs de l’altération du microbiote intestinal par un régime riche en viande rouge dans la cohorte NutriNet-Santé et dans une étude animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206466v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l’analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Maternal exposure to dietary heme iron elicits sex-related gut microbiota reshape associated with gut barrier and glucose metabolism defects in mice offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP. SEP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Virtual Keystone Symposia: The microbiome: From mother to Child.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Silverthorne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206545v1</w:t>
+                <w:t xml:space="preserve">hal-03669495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIA-profiling combined to untargeted metabolomics reveals urinary metabolome alteration and exposure to electrophilic metabolites by red meat consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l'analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Hélèna Noguer-Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178859v1</w:t>
+                <w:t xml:space="preserve">hal-04406225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to dietary heme iron elicits sex-related gut microbiota reshape associated with gut barrier and glucose metabolism defects in mice offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
+                <w:t xml:space="preserve">DIA-profiling combined to untargeted metabolomics reveals urinary metabolome alteration and exposure to electrophilic metabolites by red meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Keystone Symposia: The microbiome: From mother to Child.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Silverthorne, United States</w:t>
+              <w:t xml:space="preserve">ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669495v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l'analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l’analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP. SEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406225v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of normalization techniques for untargeted metabolomics of urine samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Development of a UHPLC-MS/MS targeted method in various matrices for the quantification of toxicologically relevant aldehydes produced from lipid peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabomeeting</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941619v1</w:t>
+                <w:t xml:space="preserve">hal-04210033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a UHPLC-MS/MS targeted method in various matrices for the quantification of toxicologically relevant aldehydes produced from lipid peroxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Combination of two semi-targeted approaches to detect toxicological biomarkers as a tool to understand the relation between red meat consumption and colorectal cancer promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210033v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of two semi-targeted approaches to detect toxicological biomarkers as a tool to understand the relation between red meat consumption and colorectal cancer promotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comparison of normalization techniques for untargeted metabolomics of urine samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941614v1</w:t>
+                <w:t xml:space="preserve">hal-02941619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des biomarqueurs précoces de carcinogenèse chez le rat par la consommation de viande rouge issue de bovin recevant des rations riches ou non en oméga 3 et en antioxydants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Durand</w:t>
+                <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">12emes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941527v1</w:t>
+                <w:t xml:space="preserve">hal-02941577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12emes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941577v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Modulation de l’association positive entre consommation de viande rouge et risque de cancer par l’anxiété générale dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941568v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l’association positive entre consommation de viande rouge et risque de cancer par l’anxiété générale dans la cohorte NutriNet-Santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies omiques pour l’étude de la relation cancer colorectal – viande rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition 2019</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941487v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies omiques pour l’étude de la relation cancer colorectal – viande rouge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Beslay</w:t>
+                <w:t xml:space="preserve">Modulation des biomarqueurs précoces de carcinogenèse chez le rat par la consommation de viande rouge issue de bovin recevant des rations riches ou non en oméga 3 et en antioxydants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941439v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the role of oxidative stress and low-grade inflammation in development of Helicobacter pylori-induced insulin resistance in asymptomatic sedentary young men</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des produits de lipoperoxydation potentiellement impliqués dans le cancer du côlon et du sein par une approche de métabolomique centrée sur les dérivés mercapturiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armen Nersesyan</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCC World Congress / Annual SFRR-E Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées NACRe-ARC: Cancer, les actualités de la recherche en nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606002v1</w:t>
+                <w:t xml:space="preserve">hal-02784997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">A study of the role of oxidative stress and low-grade inflammation in development of Helicobacter pylori-induced insulin resistance in asymptomatic sedentary young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Golota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Nersesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCC World Congress / Annual SFRR-E Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. 108, 2017, Free Radical Biology and Medicine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.04.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736358v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736895v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d’acides gras saturés, mono- et polyinsaturés et risque de cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition (JFN 2017) - Livre des résumés</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737998v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des produits de lipoperoxydation potentiellement impliqués dans le cancer du côlon et du sein par une approche de métabolomique centrée sur les dérivés mercapturiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consommation d’acides gras saturés, mono- et polyinsaturés et risque de cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NACRe-ARC: Cancer, les actualités de la recherche en nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition (JFN 2017) - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784997v1</w:t>
+                <w:t xml:space="preserve">hal-02737998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : dosage d'hydroxy-alcénals marqueurs dans des eaux fécales de rats soumis à différents régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSM 2016, Congrès français de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
@@ -20981,51 +20981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21205,103 +21205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’une méthode U-HPLC-ESI-MS/MS pour le dosage d’aldéhydes issus de la peroxydation lipidique dans des eaux fécales de rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. 2015</w:t>
@@ -21330,90 +21330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Twin peaks » : recherche et identification des métabolites urinaires du 4-hydroxynonénal après administration orale chez le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21445,480 +21445,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Hydroxynonenal fate after oral administration in the rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Aldehydomic: comment repérer les aldéhydes impliqués dans le cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arèches, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792021v1</w:t>
+                <w:t xml:space="preserve">hal-02791934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free carbonyls mapping in fecal waters: derivatising and detecting toxic lipid peroxidation aldehydes using LC/HRMS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">4-Hydroxynonenal fate after oral administration in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794449v1</w:t>
+                <w:t xml:space="preserve">hal-02792021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldehydomic: comment repérer les aldéhydes impliqués dans le cancer colorectal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Free carbonyls mapping in fecal waters: derivatising and detecting toxic lipid peroxidation aldehydes using LC/HRMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arèches, France. 2014</w:t>
+              <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791934v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorectal cancer, diet and lipid oxidation : Towards non-targeted LC/HRMS aldehydomics for trapping and analyzing reactive aldehydes in the intestinal lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. ASMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21943,90 +21943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomic analysis of &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. in relation with its domestication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Santos-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Reyes-Aguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22062,320 +22062,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Scislowski</w:t>
+                <w:t xml:space="preserve">Untargeted analysis of reactive aldehydes produced by lipid peroxidation using selective derivatisation and detection by LC/HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">20th IMSC International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807896v1</w:t>
+                <w:t xml:space="preserve">hal-02941776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted analysis of reactive aldehydes produced by lipid peroxidation using selective derivatisation and detection by LC/HRMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IMSC International Mass Spectrometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941776v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun proteomic analysis of &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. reveals adaptation changes through domestication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Picheraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Santos-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22551,103 +22551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of colon carcinogenesis promotion by cured meat in rats with curcumin is associated with stimulation of detoxification of lipid peroxidation products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICR Annual Research Conference on Food, Nutrition, Physical Activity and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Washington, United States. 2013</w:t>
@@ -22676,90 +22676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode LC-HRMS pour l’analyse non-ciblée d’aldéhydes libres : application à la détection de produits de peroxydation lipidique dans des eaux fécales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22801,103 +22801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apc mutation increases metabolization capacities of mouse colonocytes towards the dietary lipid oxidation product 4-hydroxynonenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gieules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. biennal meeting of the Society for Free Radical Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. 2012</w:t>
@@ -22926,103 +22926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international congress Cell Death In Cancer (CDIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St-Malo, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23086,51 +23086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apb de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23193,103 +23193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un accroissement de l’apport en fruits et légumes sur neuf marqueurs de la peroxydation lipidique chez des sujets diabétiques de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Paquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pincemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
@@ -23402,64 +23402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23493,51 +23493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic compounds accumulation in wild and domesticated &amp;lt;em&amp;gt;Cladodes&amp;lt;/em&amp;gt; from &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. and its benefits in cardiovascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23649,51 +23649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Matijevic Glavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24027,77 +24027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction, removal or replacement of sodium nitrite in a model of cured and cooked meat: a joint evaluation of consequences on microbiological issues in food safety, colon ecosystem and colorectal carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24250,121 +24250,121 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin and NCLX Inhibitors Share Anti-Tumoral Mechanisms in Microsatellite-Instability-Driven Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trayambak Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -25068,51 +25068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dinu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ristori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pagliai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Meriggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31410-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike Omotoyinbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2025.4174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chioccioli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dario Troise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01900-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126230" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(21)02215-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051542" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01758-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1682-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sofi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3801-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cherkas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Golota" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Abrahamovych" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pichler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13813455.2017.1396346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kane-Diallo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31593" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX9NC10-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan Hercberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465453v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bastide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G Nassy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263745" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Hernandez-Dominguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes-Aguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel Astello-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.04.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Robles-Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba-de La Rosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0886-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12592" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garoby-Salom" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Camare" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0461-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940500v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Serhiyenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3325/cmj.2016.57.141" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Hecke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M. A. Jakobsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip de Vos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00462h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel G. Astello Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Cervantes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Nair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos D&#237;az" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes Ag&#252;ero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.04.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NRMPH7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637354v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chenni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle L. Santarelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-2554" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0408-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647736v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.061069" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Chenni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte A Hobbs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2013.749291" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pincemail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hininger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iuliano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5951.2013.03.03.3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01012126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bandemer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vindis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Camar&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4577" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28286" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642955v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ruiz del Agua" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aurrekoetxea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Elorriaga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e3181fcabaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cipak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelija Zarkovic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715760903338071" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502956v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-09-0160" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chartron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Allam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580903532408" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. Corpet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507843558" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ntimbane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Krishnamoorthy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila V Jacob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.01.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659157v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Rerole" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Jourdan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl127" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655555v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marquez Quinones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162220" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Cross" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila A Bingham" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-06-0085" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crouzet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Rao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240111" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675267v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682569v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx025671k" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5GZ49TKT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679445v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daveloose" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goutal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;cret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698390v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698225v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Masmoudi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Goudonnet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gendre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Albin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255859v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS22-P2-06-03" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206532v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paoli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185490v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953875v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669567v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bacqui&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beneteau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941700v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618009v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.05.024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMD4H95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788856v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603061v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605296v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735108v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.024" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739190v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laurent" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Milkovi&#263;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746281v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746283v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806788v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804947v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bastide" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802762v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065479v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751160v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755728v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757698v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940925v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649836v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cillard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828780v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719592v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillaume" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406306v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142989v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldoni Marion" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941619v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941527v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941577v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941568v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606002v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Nersesyan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.254" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB7D12QX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736358v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellem" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736895v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737998v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784997v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743356v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793592v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidoret" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Syafiqah Binti Mohd Saleh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810720v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos-Diaz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748840v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picheraux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes-Aguero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805210v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buchala" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745098v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808625v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746902v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernis" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apb de La Rosa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.08.058" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL1V8JPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747588v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209821.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789728v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1286.ch020" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793719v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koraljka Gall Troselj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Matijevic Glavan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793724v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940863v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780813814438.ch8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940886v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527628100.ch5" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964157v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bozoglou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Villard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Therville" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604002v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603746v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792115v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802708v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802340v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802609v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940976v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike Omotoyinbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2025.4174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dinu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ristori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pagliai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Meriggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31410-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chioccioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dario Troise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01900-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273858" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01758-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(21)02215-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sofi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3801-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1682-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kane-Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cherkas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Golota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Abrahamovych" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pichler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13813455.2017.1396346" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan Hercberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bastide" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G Nassy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263745" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX9NC10-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12592" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garoby-Salom" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Camare" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0461-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Hernandez-Dominguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes-Aguero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel Astello-Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.04.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635382v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Robles-Martinez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba-de La Rosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0886-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Serhiyenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3325/cmj.2016.57.141" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Hecke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M. A. Jakobsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip de Vos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00462h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel G. Astello Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Cervantes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Nair" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos D&#237;az" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes Ag&#252;ero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.04.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NRMPH7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637354v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chenni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle L. Santarelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-2554" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0408-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643773v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pincemail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hininger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iuliano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5951.2013.03.03.3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Chenni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte A Hobbs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2013.749291" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854474v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01012126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bandemer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vindis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Camar&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4577" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.061069" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ruiz del Agua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aurrekoetxea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Elorriaga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e3181fcabaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cipak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelija Zarkovic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715760903338071" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-09-0160" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chartron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Allam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580903532408" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. Corpet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507843558" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ntimbane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Krishnamoorthy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila V Jacob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.01.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659157v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Rerole" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Jourdan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl127" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marquez Quinones" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162220" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Cross" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila A Bingham" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-06-0085" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crouzet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Rao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240111" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682569v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx025671k" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5GZ49TKT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679445v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daveloose" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goutal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;cret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698390v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698225v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Masmoudi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Goudonnet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gendre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Albin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634138v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255859v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS22-P2-06-03" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldoni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paoli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185490v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669567v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bacqui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beneteau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953875v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941700v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618009v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.05.024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMD4H95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605296v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735108v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.024" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603061v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603244v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739190v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laurent" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Milkovi&#263;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746281v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746283v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806788v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804947v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bastide" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802762v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065479v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751160v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757698v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755728v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940925v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649836v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cillard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828780v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719592v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillaume" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406306v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142989v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldoni Marion" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941619v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941577v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941568v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784997v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606002v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Nersesyan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.254" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB7D12QX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736358v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellem" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736895v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737998v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743356v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793592v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidoret" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Syafiqah Binti Mohd Saleh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810720v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos-Diaz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748840v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picheraux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes-Aguero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805210v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buchala" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745098v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808625v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746902v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernis" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apb de La Rosa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.08.058" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL1V8JPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747588v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209821.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789728v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1286.ch020" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793719v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koraljka Gall Troselj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Matijevic Glavan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793724v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940863v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780813814438.ch8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940886v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527628100.ch5" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964157v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bozoglou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Villard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Therville" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604002v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603746v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792115v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802708v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802340v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802609v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940976v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>