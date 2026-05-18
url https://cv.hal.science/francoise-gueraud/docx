--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -234,1367 +234,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of bone morphogenetic protein signaling pathway players in the jejunum and colon of adult rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of meat-based, meat-based with α-tocopherol, and pesco-vegetarian diets on biomarkers associated with colorectal cancer risk: a randomized behavioral intervention trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Monica Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenike Omotoyinbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Sara Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Pagliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Meriggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejh.2025.4174⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-31410-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308457v1</w:t>
+                <w:t xml:space="preserve">hal-05410999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme iron amplifies azoxymethane initiating effect on rat colon preneoplastic lesions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+                <w:t xml:space="preserve">Expression of bone morphogenetic protein signaling pathway players in the jejunum and colon of adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenike Omotoyinbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REM-25-0001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (3), pp.4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejh.2025.4174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976816v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of meat-based, meat-based with α-tocopherol, and pesco-vegetarian diets on biomarkers associated with colorectal cancer risk: a randomized behavioral intervention trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heme iron amplifies azoxymethane initiating effect on rat colon preneoplastic lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ristori</w:t>
+                <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuditta Pagliai</w:t>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Lotti</w:t>
+                <w:t xml:space="preserve">Edwige-Marie Pralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Meriggi</w:t>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1502. </w:t>
+              <w:t xml:space="preserve">Redox Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.e250001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-31410-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REM-25-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410999v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dual model of normal vs isogenic Nrf2-depleted murine epithelial cells to explore oxidative stress involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60938-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633730v1</w:t>
+                <w:t xml:space="preserve">hal-04677587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial-mesenchymal interaction protects normal colonocytes from 4-HNE-induced phenotypic transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Cogo</w:t>
+                <w:t xml:space="preserve">Calcium-rich dairy matrix protects better than mineral calcium against colonic luminal haem-induced alterations in male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302932⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-024-00273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675179v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota drives colon cancer risk associated with diet: a comparative analysis of meat-based and pesco-vegetarian diets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Vitali</w:t>
+                <w:t xml:space="preserve">Epithelial-mesenchymal interaction protects normal colonocytes from 4-HNE-induced phenotypic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01900-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717263v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial metabolomics using mass-spectrometry imaging to decipher the impact of high red meat diet on the colon metabolome in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 276, pp.126230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual model of normal vs isogenic Nrf2-depleted murine epithelial cells to explore oxidative stress involvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Gut microbiota drives colon cancer risk associated with diet: a comparative analysis of meat-based and pesco-vegetarian diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Chioccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Meriggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Noirot</w:t>
+                <w:t xml:space="preserve">Antonio Dario Troise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Francesco Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-60938-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01900-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677587v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sodium nitrite reduction, removal or replacement on cured and cooked meat for microbiological growth, food safety, colon ecosystem, and colorectal carcinogenesis in Fischer 344 rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is cholesterol a risk factor for breast cancer incidence and outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-023-00228-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.106346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232711v1</w:t>
+                <w:t xml:space="preserve">hal-04165228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cholesterol a risk factor for breast cancer incidence and outcome?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Effects of sodium nitrite reduction, removal or replacement on cured and cooked meat for microbiological growth, food safety, colon ecosystem, and colorectal carcinogenesis in Fischer 344 rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232, pp.106346. </w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2023.106346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41538-023-00228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165228v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary Metabolome Analysis Reveals Potential Microbiota Alteration and Electrophilic Burden Induced by High Red Meat Diet: Results from the French NutriNet‐Santé Cohort and an in vivo Intervention Study in Rats</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,1203 +1842,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal heme-enriched diet promotes a gut pro-oxidative status associated with microbiota alteration, gut leakiness and glucose intolerance in mice offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+                <w:t xml:space="preserve">Study of the colonic epithelial-mesenchymal dialogue through establishment of two activated or not mesenchymal cell lines: Activated and resting ones differentially modulate colonocytes in co-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2022.102333⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0273858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689857v1</w:t>
+                <w:t xml:space="preserve">hal-03776135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the colonic epithelial-mesenchymal dialogue through establishment of two activated or not mesenchymal cell lines: Activated and resting ones differentially modulate colonocytes in co-culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Noirot</w:t>
+                <w:t xml:space="preserve">Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0273858. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (4), pp.911-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0273858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776135v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Maternal heme-enriched diet promotes a gut pro-oxidative status associated with microbiota alteration, gut leakiness and glucose intolerance in mice offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Koual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116 (4), pp.911-919. </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.102333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2022.102333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776445v1</w:t>
+                <w:t xml:space="preserve">hal-03689857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the colonic epithelial-mesenchymal dialogue through establishment of two activated or not mesenchymal cell lines: Activated and resting ones differentially modulate colonocytes in co-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (8), pp.e0273858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0273858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Aldehydomics: Untargeted Trapping and Analysis of Reactive Diet-Related Carbonyl Compounds Formed in the Intestinal Lumen</w:t>
+                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mervant</w:t>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10081261⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328809v1</w:t>
+                <w:t xml:space="preserve">hal-02941841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and Consumer Interest in an Antioxidant-Enriched Ham Associated with Reduced Colorectal Cancer Risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Marette</w:t>
+                <w:t xml:space="preserve">DIETARY HEME IRON INTAKE INDUCES GUT DYSBIOSIS AND LUMINAL REACTIVE ALDEHYDES PRODUCTION LEADING TO VISCERAL HYPERSENSITIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051542⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160 (6), pp.S-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(21)02215-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219714v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmolality-based normalization enhances statistical discrimination of untargeted metabolomic urine analysis: results from a comparative study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation and Consumer Interest in an Antioxidant-Enriched Ham Associated with Reduced Colorectal Cancer Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-020-01758-z⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100758v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIETARY HEME IRON INTAKE INDUCES GUT DYSBIOSIS AND LUMINAL REACTIVE ALDEHYDES PRODUCTION LEADING TO VISCERAL HYPERSENSITIVITY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+                <w:t xml:space="preserve">Osmolality-based normalization enhances statistical discrimination of untargeted metabolomic urine analysis: results from a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(21)02215-0⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01758-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669703v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Aldehydomics: Untargeted Trapping and Analysis of Reactive Diet-Related Carbonyl Compounds Formed in the Intestinal Lumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beslay</w:t>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (4), pp.1887-1896. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10081261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941841v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
               </w:r>
@@ -3063,64 +3063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 158 (3), pp.652-663.e6. </w:t>
@@ -3158,103 +3158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global profiling of toxicologically relevant metabolites in urine: case study of reactive aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (2), pp.1746-1754. </w:t>
@@ -3292,77 +3292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,1021 +3554,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+                <w:t xml:space="preserve">Fecal microbiome as determinant of the effect of diet on colorectal cancer risk: comparison of meat-based versus pesco-vegetarian diets (the MeaTIc study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Francesco Sofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Pagliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3801-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+                <w:t xml:space="preserve">hal-02620023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbiome as determinant of the effect of diet on colorectal cancer risk: comparison of meat-based versus pesco-vegetarian diets (the MeaTIc study)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Saturated, mono- and polyunsaturated fatty acid intake and cancer risk: results from the French prospective cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3801-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.1515-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-018-1682-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620023v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated, mono- and polyunsaturated fatty acid intake and cancer risk: results from the French prospective cohort NutriNet-Santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Sellem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.1515-1527. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-018-1682-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438104v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between a pro plant-based dietary score and cancer risk in the prospective NutriNet-santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Kane-Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (9), pp.2168-2176. </w:t>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.31593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02438095v1</w:t>
+                <w:t xml:space="preserve">hal-01901456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an ultra high performance liquid chromatography-electrospray tandem mass spectrometry method using selective derivatisation, for the quantification of two reactive aldehydes produced by lipid peroxidation, HNE (4-hydroxy-2( E )-nonenal) and HHE (4-hydroxy-2( E )-hexenal) in faecal water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+                <w:t xml:space="preserve">A&amp;lt;em&amp;gt; Helicobacter pylori&amp;lt;/em&amp;gt;-associated insulin resistance in asymptomatic sedentary young men does not correlate with inflammatory markers and urine levels of 8-iso-PGF2-α or 1,4-dihydroxynonane mercapturic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Golota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orest Abrahamovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13813455.2017.1396346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623747v1</w:t>
+                <w:t xml:space="preserve">hal-02620927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A&amp;lt;em&amp;gt; Helicobacter pylori&amp;lt;/em&amp;gt;-associated insulin resistance in asymptomatic sedentary young men does not correlate with inflammatory markers and urine levels of 8-iso-PGF2-α or 1,4-dihydroxynonane mercapturic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Pichler</w:t>
+                <w:t xml:space="preserve">Association between a pro plant-based dietary score and cancer risk in the prospective NutriNet-santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Kane-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13813455.2017.1396346⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (9), pp.2168-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620927v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development and validation of an ultra high performance liquid chromatography-electrospray tandem mass spectrometry method using selective derivatisation, for the quantification of two reactive aldehydes produced by lipid peroxidation, HNE (4-hydroxy-2( E )-nonenal) and HHE (4-hydroxy-2( E )-hexenal) in faecal water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1083, pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901456v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red and processed meat intake and cancer risk: Results from the prospective NutriNet-Santé cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,1392 +4626,1392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Wine and Pomegranate Extracts Suppress Cured Meat Promotion of Colonic Mucin-Depleted Foci in Carcinogen-Induced Rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4-Hydroxynonenal metabolites and adducts in pre-carcinogenic conditions and cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01635581.2017.1263745⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465453v1</w:t>
+                <w:t xml:space="preserve">hal-01606028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opuntia spp.: Characterization and benefits in chronic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red Wine and Pomegranate Extracts Suppress Cured Meat Promotion of Colonic Mucin-Depleted Foci in Carcinogen-Induced Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G Nassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Socorro Santos Diaz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/8634249⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (2), pp.289 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635581.2017.1263745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602661v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Hydroxynonenal metabolites and adducts in pre-carcinogenic conditions and cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opuntia spp.: Characterization and benefits in chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Socorro Santos Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paulina Barba de La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Negre-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.025⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8634249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01606028v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary iron intake and breast cancer risk: modulation by an antioxidant supplementation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative shotgun proteomic analysis of wild and domesticated Opuntia spp. species shows a metabolic adaptation through domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Partula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Hernandez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Socorro Santos-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reyes-Aguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.12592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (6), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604165v1</w:t>
+                <w:t xml:space="preserve">hal-01602455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary cladode powder from wild type and domesticated Opuntia species reduces atherogenesis in apoE knock-out mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Garoby-Salom</w:t>
+                <w:t xml:space="preserve">Establishment of callus and cell suspensions of wild and domesticated Opuntia species: study on their potential as a source of metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa Robles-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paulina Barba-de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-015-0461-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (1), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11240-015-0886-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352415v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative shotgun proteomic analysis of wild and domesticated Opuntia spp. species shows a metabolic adaptation through domestication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+                <w:t xml:space="preserve">Dietary cladode powder from wild type and domesticated Opuntia species reduces atherogenesis in apoE knock-out mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garoby-Salom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Camare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paulina Barba de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Hernandez-Dominguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (1), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-015-0461-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602455v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of callus and cell suspensions of wild and domesticated Opuntia species: study on their potential as a source of metabolite production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Dietary iron intake and breast cancer risk: modulation by an antioxidant supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Rossignol</w:t>
+                <w:t xml:space="preserve">Valentin Partula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 124 (1), pp.181-189. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.78994-79002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11240-015-0886-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635382v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helicobacter pylori in sedentary men is linked to higher heart rate, sympathetic activity, and insulin resistance but not inflammation or oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reggie Surya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Peter Eckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orest Abrahamovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Victoria Serhiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
+              <w:t xml:space="preserve">Croatian Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.141-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3325/cmj.2016.57.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901462v1</w:t>
+                <w:t xml:space="preserve">hal-02940500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicobacter pylori in sedentary men is linked to higher heart rate, sympathetic activity, and insulin resistance but not inflammation or oxidative stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term beef consumption promotes systemic oxidative stress, TMAO formation and inflammation in rats, and dietary fat content modulates these effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Eckl</w:t>
+                <w:t xml:space="preserve">Thomas van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise M. A. Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Vossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoria Serhiyenko</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croatian Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3325/cmj.2016.57.141⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.3760-3771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fo00462h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940500v1</w:t>
+                <w:t xml:space="preserve">hal-02631341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term beef consumption promotes systemic oxidative stress, TMAO formation and inflammation in rats, and dietary fat content modulates these effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Vossen</w:t>
+                <w:t xml:space="preserve">Reggie Surya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filip de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (9), pp.3760-3771. </w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6fo00462h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631341v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin peaks&amp;quot;: searching for 4-hydroxynonenal urinary metabolites after oral administration in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6052,471 +6052,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary polyunsaturated fatty acids and heme iron induce oxidative stress biomarkers and a cancer promoting environment in the colon of rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical composition and phenolic compounds profile of cladodes from &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. cultivars with different domestication gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Steghens</w:t>
+                <w:t xml:space="preserve">Marizel G. Astello Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Milkovic</w:t>
+                <w:t xml:space="preserve">Ilse Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Borovic-Sunjic</w:t>
+                <w:t xml:space="preserve">Vimal Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Socorro Santos Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reyes Agüero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.02.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850558v1</w:t>
+                <w:t xml:space="preserve">hal-02637673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile oxime ether synthesis: Free carbonyl compound derivatization by a brominated o-benzylhydroxylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (13), pp.1585-1591. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1035791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and phenolic compounds profile of cladodes from &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. cultivars with different domestication gradient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vimal Nair</w:t>
+                <w:t xml:space="preserve">Dietary polyunsaturated fatty acids and heme iron induce oxidative stress biomarkers and a cancer promoting environment in the colon of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Socorro Santos Díaz</w:t>
+                <w:t xml:space="preserve">J. P. Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Reyes Agüero</w:t>
+                <w:t xml:space="preserve">L. Milkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borovic-Sunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637673v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A central role for heme iron in colon carcinogenesis associated with red meat intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (5), pp.870-9. </w:t>
@@ -6606,103 +6606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiatherogenic and antitumoral properties of Opuntia cladodes: inhibition of low density lipoprotein oxidation by vascular cells, and protection against the cytotoxicity of lipid oxidation product 4-hydroxynonenal in a colorectal cancer cellular model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Camare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paulina Barba de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (3), pp.577-587. </w:t>
@@ -6734,939 +6734,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the potential effect of increased dietary intake of fruits and vegetables on biomarkers of lipid peroxidation in type 2 diabetes patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Iuliano</w:t>
+                <w:t xml:space="preserve">Calcium and alpha-tocopherol suppress cured-meat promotion of chemically induced colon carcinogenesis in rats and reduce associated biomarkers in human volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6000/1927-5951.2013.03.03.3⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (5), pp.1255-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.113.061069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643773v1</w:t>
+                <w:t xml:space="preserve">hal-02647736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death and diseases related to oxidative stress: 4-hydroxynonenal (HNE) in the balance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Baradat</w:t>
+                <w:t xml:space="preserve">Heme-Induced Biomarkers Associated with Red Meat Promotion of colon Cancer Are Not Modulated by the Intake of Nitrite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z Chenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditte A Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2013.138⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (2), pp.227-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635581.2013.749291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650840v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme-Induced Biomarkers Associated with Red Meat Promotion of colon Cancer Are Not Modulated by the Intake of Nitrite.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Cell death and diseases related to oxidative stress: 4-hydroxynonenal (HNE) in the balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01635581.2013.749291⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (12), pp.1615-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2013.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828893v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium and α-Tocopherol Suppress Cured Meat Promotion of Chemically-Induced Colon Carcinogenesis in Rats and Reduce Associated Biomarkers in Human Volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">On the potential effect of increased dietary intake of fruits and vegetables on biomarkers of lipid peroxidation in type 2 diabetes patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pincemail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmacy and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6000/1927-5951.2013.03.03.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854474v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein disulfide isomerase modification and inhibition contribute to ER stress and apoptosis induced by oxidized low density lipoproteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Vindis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Camaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (7), pp.731-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ars.2012.4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01012126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium inhibits promotion by hot dog of 1,2-dimethylhydrazine-induced mucin-depleted foci in rat colon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium and α-Tocopherol Suppress Cured Meat Promotion of Chemically-Induced Colon Carcinogenesis in Rats and Reduce Associated Biomarkers in Human Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, in press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.28286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00828913v1</w:t>
+                <w:t xml:space="preserve">hal-00854474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium and alpha-tocopherol suppress cured-meat promotion of chemically induced colon carcinogenesis in rats and reduce associated biomarkers in human volunteers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium inhibits promotion by hot dog of 1,2-dimethylhydrazine-induced mucin-depleted foci in rat colon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 98 (5), pp.1255-1262. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (11), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.113.061069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647736v1</w:t>
+                <w:t xml:space="preserve">hal-00828913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three simple direct or indirect carbonyl detection methods for characterization of oxidative modifications of proteins</w:t>
               </w:r>
@@ -7678,51 +7678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica R Vasquez-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Waeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7786,51 +7786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low concentrations of bisphenol A induce lipid accumulation mediated by the production of reactive oxygen species in the mitochondria of HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7915,103 +7915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid chromatography/electrospray ionisation massspectrometric tracking of 4‐hydroxy‐2(E)‐nonenalbiotransformations by mouse colon epithelial cells using[1,2‐13C2]‐4‐hydroxy‐2(E)‐nonenal as stable isotope tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gieules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (19), pp.2675-2681. </w:t>
@@ -8074,77 +8074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Hydroxy-2(E)-nonenal metabolism differs in apc(+/+) cells and in apc(Min/+) cells: it may explain colon cancer promotion by heme iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gieules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8323,623 +8323,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HNE-protein adducts formation in different pre-carcinogenic stages of hepatitis in LEC rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Márquez-Quiñones</w:t>
+                <w:t xml:space="preserve">M. Atalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cipak</w:t>
+                <w:t xml:space="preserve">N. Bresgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamelija Zarkovic</w:t>
+                <w:t xml:space="preserve">A. Cipak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Fattel-Fazenda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saul Villa-Trevino</w:t>
+                <w:t xml:space="preserve">P.M. Eckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (2), pp.119-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715760903338071⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1098-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663078v1</w:t>
+                <w:t xml:space="preserve">hal-02667036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat processing and colon carcinogenesis: cooked, nitrite-treated, and oxidized high-heme cured meat promotes mucin-depleted foci in rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">HNE-protein adducts formation in different pre-carcinogenic stages of hepatitis in LEC rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Márquez-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cipak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamelija Zarkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Fattel-Fazenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Villa-Trevino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1940-6207.capr-09-0160⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.119-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715760903338071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502956v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-dried ham promotes azoxymethane-induced mucin-depleted foci and aberrant crypt foci in rat colon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meat processing and colon carcinogenesis: cooked, nitrite-treated, and oxidized high-heme cured meat promotes mucin-depleted foci in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01635580903532408⟩</w:t>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (7), pp.852-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.capr-09-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502995v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bresgen</w:t>
+                <w:t xml:space="preserve">Freeze-dried ham promotes azoxymethane-induced mucin-depleted foci and aberrant crypt foci in rat colon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cipak</w:t>
+                <w:t xml:space="preserve">Mickael Chartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Eckl</w:t>
+                <w:t xml:space="preserve">Ossama Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (10), pp.1098-1124. </w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (5), pp.567-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01635580903532408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02667036v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beef meat promotion of dimethylhydrazine-induced colorectal carcinogenesis biomarkers is suppressed by dietary calcium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8999,51 +8999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the lipid peroxidation product 4-hydroxy-2(E)-nonenal with (13)C stable isotope incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sreevani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,442 +9269,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apc mutation induces resistance of colonic cells to lipoperoxide-triggered apoptosis induced by faecal water from haem-fed rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Proteasome Activity Deregulation in LEC Rat Hepatitis: Following the Insights of Transcriptomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Márquez-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a L Rerole</w:t>
+                <w:t xml:space="preserve">Balbine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-L Jourdan</w:t>
+                <w:t xml:space="preserve">Julio Perez-Carreon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgl127⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (4), pp.367 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2007.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659157v1</w:t>
+                <w:t xml:space="preserve">hal-01849378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LEC rat: a useful model for studying liver carcinogenesis related to oxidative stress and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Marquez Quinones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Villa-Trevino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (1), pp.35-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/135100007X162220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome Activity Deregulation in LEC Rat Hepatitis: Following the Insights of Transcriptomic Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balbine Roussel</w:t>
+                <w:t xml:space="preserve">Apc mutation induces resistance of colonic cells to lipoperoxide-triggered apoptosis induced by faecal water from haem-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Perez-Carreon</w:t>
+                <w:t xml:space="preserve">a L Rerole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie François</w:t>
+                <w:t xml:space="preserve">M-L Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (4), pp.367 - 384. </w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.321-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/omi.2007.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgl127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849378v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-hydroxynonenal in foodstuffs: heme concentration, fatty acid composition and freeze-drying are determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,77 +9781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New marker of colon cancer risk associated with heme intake: 1,4-dihydroxynonane mercapturic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10189,307 +10189,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+                <w:t xml:space="preserve">Virginie Rizzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biof.5520240110⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (3), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2004.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674036v1</w:t>
+                <w:t xml:space="preserve">hal-02671843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro aromatic bioactivation of the weak estrogen E(2)alpha and genesis of DNA adducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rizzati</w:t>
+                <w:t xml:space="preserve">Dihydroxynonene mercapturic acid, a urinary metabolite of 4-hydroxynonenal, as a biomarker of lipid peroxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2004.11.004⟩</w:t>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1-4), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.5520240110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02671843v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective metabolism of (R)- and (S)-4-hydroxy-2-nonenal in rat.</w:t>
               </w:r>
@@ -10527,51 +10527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioFactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1-4), pp.97-104. </w:t>
@@ -10603,415 +10603,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of intermediate pathways of 4-hydroxynonenal metabolism in the rat</w:t>
+                <w:t xml:space="preserve">Fate of 4-hydroxynonenal in vivo : disposition and metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.177-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682569v1</w:t>
+                <w:t xml:space="preserve">hal-02675267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo modification of the UDP-glucuronosyltransferase functional state in rat liver following hypophysectomy and partial or complete hormonal restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of intermediate pathways of 4-hydroxynonenal metabolism in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx025671k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679445v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of 4-hydroxynonenal in vivo : disposition and metabolic pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo modification of the UDP-glucuronosyltransferase functional state in rat liver following hypophysectomy and partial or complete hormonal restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Daveloose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24, pp.177-187</w:t>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134, pp.641-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675267v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterotrophic effect of a saturated fatty acid 17-ester of estradiol-17beta administered orally to juvenile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11127,51 +11127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11338,51 +11338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Goudonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 53 (11), pp.1637-1647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11521,51 +11521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet dose-dépendant de l’additif alimentaire E471 sur la promotion des lésions prénéoplasiques coliques chez le rat F344</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t>
@@ -11797,64 +11797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11909,90 +11909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer héminique des viandes rouges induit la formation luminale de produits de lipoperoxydation menant à une hypersensibilité viscérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
@@ -12015,359 +12015,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'imagerie MS dans le domaine de la toxicologie alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L’imagerie par Spectrométrie de Masse pour étudier l’impact de la consommation de viande rouge sur l’épithélium intestinal. Etude chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR-MSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Xème Rencontre du réseau des plates-formes protéomiques de la région Provence Alpes Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Laffite, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634081v1</w:t>
+                <w:t xml:space="preserve">hal-04634138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie par Spectrométrie de Masse pour étudier l’impact de la consommation de viande rouge sur l’épithélium intestinal. Etude chez le rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Apport de l'imagerie MS dans le domaine de la toxicologie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Rencontre du réseau des plates-formes protéomiques de la région Provence Alpes Côte d’Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Laffite, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR-MSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634138v1</w:t>
+                <w:t xml:space="preserve">hal-04634081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme iron from red meat consumption generates luminal reactive lipoperoxydation products leading to visceral hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome, Intestine and Brain Orchestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
@@ -12390,493 +12390,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract P2-06-03: Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">L’enzyme de synthèse de la sérine PHGDH et la phosphatidyl-inositol kinase PI3Kα favorisent le potentiel de régénération du pancréas sous stress nutritif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Bozoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Reyes-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 San Antonio Breast Cancer Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel du CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255859v1</w:t>
+                <w:t xml:space="preserve">hal-04922375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eating food containing red meat on neuroinflammation in adult rats: a risk of neurotoxicity for the brain?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Abstract P2-06-03: Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Neurotoxicology Association Conference INA-18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 San Antonio Breast Cancer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, San Antonio, United States. pp.P2-06-03-P2-06-03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS22-P2-06-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206532v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enzyme de synthèse de la sérine PHGDH et la phosphatidyl-inositol kinase PI3Kα favorisent le potentiel de régénération du pancréas sous stress nutritif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of eating food containing red meat on neuroinflammation in adult rats: a risk of neurotoxicity for the brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Villard</w:t>
+                <w:t xml:space="preserve">Marion Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Reyes-Castellanos</w:t>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Therville</w:t>
+                <w:t xml:space="preserve">Justine Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel du CECED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Neurotoxicology Association Conference INA-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922375v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de fer héminique des produits carnés induit une hypersensibilité viscérale chez la souris : implication de la néoformation d’alcénals et du microbiote intestinal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD (congrès virtuel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
@@ -12918,77 +12918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition nutritionnelle périnatale au fer héminique : conséquences sur l'homéostasie de l'écosystème intestinal et le métabolisme du glucose de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13024,359 +13024,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress néonatal augmente les effets délétères d'un régime riche en fer héminique sur la muqueuse colique murine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Implication de la formation d’aldéhydes réactifs et du microbiote intestinal dans l’hypersensibilité viscérale induite chez la souris par la consommation de fer héminique des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clara Beneteau</w:t>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIII. CECED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">GFNG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669567v1</w:t>
+                <w:t xml:space="preserve">hal-04953875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la formation d’aldéhydes réactifs et du microbiote intestinal dans l’hypersensibilité viscérale induite chez la souris par la consommation de fer héminique des produits carnés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Maslo</w:t>
+                <w:t xml:space="preserve">Le stress néonatal augmente les effets délétères d'un régime riche en fer héminique sur la muqueuse colique murine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Clara Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFNG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXVIII. CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953875v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition nutritionnelle périnatale au fer héminique : conséquences sur l'homéostasie de l'écosystème intestinal et le métabolisme du glucose de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Origins of Health and disease- SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -13405,103 +13405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the positive association between red and processed meat consumption and cancer risk by anxiety in the nutrinet-sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (congrès virtuel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States. pp.S-1007, </w:t>
@@ -13552,77 +13552,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer du côlon : vers une prévention par modification des modes de production et d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13746,77 +13746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Aldehydomics” and “Mercaptomics”, two metabolomic approaches to better understand the link between red meat consumption and colorectal cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13858,77 +13858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental carcinogenesis: when Nrf2 and the anti-oxidant response would drive the clonal evolution in colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14088,795 +14088,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des études épidémiologiques et expérimentales de la relation viande et cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer colorectal. Rôle du fer héminique et de la peroxydation lipidique. Une prévention nutritionnelle est-elle possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées Scientifiques de l’AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de Bleu Blanc Coeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605296v1</w:t>
+                <w:t xml:space="preserve">hal-02788856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la consommation de viande rouge et de charcuteries et le risque de cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Mercapturomics : profilage urinaire des produits d'oxydation des lipides potentiellement impliqués dans le cancer du côlon et du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016) ; Montpellier (France) - (2016-11-30 - 2016-12-02) / Congrès</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735108v1</w:t>
+                <w:t xml:space="preserve">hal-01603061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la validation d’une méthode de dosage par U-HPLC-ESI-MS/MS vers l’analyse non-ciblée de biomarqueurs de peroxydation lipidique promoteurs du cancer colorectal : cas des hydroxy-alcénals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Acides gras polyinsaturés, fer héminique et cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP 2017</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605738v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercapturomics : profilage urinaire des produits d'oxydation des lipides potentiellement impliqués dans le cancer du côlon et du sein</w:t>
+                <w:t xml:space="preserve">Bilan des études épidémiologiques et expérimentales de la relation viande et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">33. Journées Scientifiques de l’AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603061v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viandes rouges, charcuteries et cancer colorectal. Rôle du fer héminique et de la peroxydation lipidique. Une prévention nutritionnelle est-elle possible ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Association entre la consommation de viande rouge et de charcuteries et le risque de cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de Bleu Blanc Coeur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016) ; Montpellier (France) - (2016-11-30 - 2016-12-02) / Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788856v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras polyinsaturés, fer héminique et cancer du sein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">De la validation d’une méthode de dosage par U-HPLC-ESI-MS/MS vers l’analyse non-ciblée de biomarqueurs de peroxydation lipidique promoteurs du cancer colorectal : cas des hydroxy-alcénals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+              <w:t xml:space="preserve">SEP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603244v1</w:t>
+                <w:t xml:space="preserve">hal-01605738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a U-HPLC-ESI-MS/MS method for the quantification of reactive aldehydes produced by lipid peroxidation in the intestinal lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Mass Spectrometry Conference (IMSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada</w:t>
@@ -14899,717 +14899,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : vers l'aldéhydomique pour le piégeage et l'analyse non ciblée d'aldéhydes réactifs présents dans la lumière intestinale par LC-HRMS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fer héminique et acides gras polyinsaturés du régime: un environnement promoteur du cancer dans le colon des rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603475v1</w:t>
+                <w:t xml:space="preserve">hal-02800865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viande rouge et cancer colorectal : implication de la voie Nrf2/ARE dans la résistance des cellules prénéoplasiques suite à l’exposition aux produits issus de lipoperoxydation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : vers l'aldéhydomique pour le piégeage et l'analyse non ciblée d'aldéhydes réactifs présents dans la lumière intestinale par LC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">collogue "Nutrition, Microbiote, métabolisme et cancer" NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NACRe, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178523v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fer héminique et acides gras polyinsaturés du régime: un environnement promoteur du cancer dans le colon des rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Viande rouge et cancer colorectal : implication de la voie Nrf2/ARE dans la résistance des cellules prénéoplasiques suite à l’exposition aux produits issus de lipoperoxydation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggie Surya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">collogue "Nutrition, Microbiote, métabolisme et cancer" NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NACRe, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800865v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear factor erythroid 2-related factor-2 activity modulate the differential sensitivity of normal and preneoplasic colonocytes to 4-hydroxynonenal.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of enzyme-catalyzed hydrolysis of 4-hydroxynonenal-glutathione using rat liver slices, cytosols and purified glutathione-S-transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
+              <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS)2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739579v1</w:t>
+                <w:t xml:space="preserve">hal-02739190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of enzyme-catalyzed hydrolysis of 4-hydroxynonenal-glutathione using rat liver slices, cytosols and purified glutathione-S-transferases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclear factor erythroid 2-related factor-2 activity modulate the differential sensitivity of normal and preneoplasic colonocytes to 4-hydroxynonenal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS)2014</w:t>
+              <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739190v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the analysis of free aldehydes: from targeted approaches to global aldehydomics using high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15647,77 +15647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined PUFAs and heme iron in diet lead to an increase in oxidative stress biomarkers in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Steghens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidija Milković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15772,90 +15772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooked beef meat, and cured pork meat promotion of tumors in Apc(Min) mice. Plant extracts added to meat show no protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15897,90 +15897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium and tocopherol suppress cured-meat promotion of colon carcinogenesis in rats. A volunteer study also suggests prevention in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16016,799 +16016,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential carcinogenic mechanisms by red and cured meat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
+                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Swedish Academy of Agriculture and Forestry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Swedish Academy of Agriculture and Forestry. SWE., May 2012, Stockholm, Sweden. 31p</w:t>
+              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806788v1</w:t>
+                <w:t xml:space="preserve">hal-02745532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; study of potential agents underlying the promotion by red meat: demonstration of the ajorrole of heme and lipid peroxidation in two animal models of carcinogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">HNE-Club meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804947v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Potential carcinogenic mechanisms by red and cured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis E. Corpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HNE-Club meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Royal Swedish Academy of Agriculture and Forestry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Swedish Academy of Agriculture and Forestry. SWE., May 2012, Stockholm, Sweden. 31p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810688v1</w:t>
+                <w:t xml:space="preserve">hal-02806788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red meat, heme iron, lipid peroxidation and colon cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; study of potential agents underlying the promotion by red meat: demonstration of the ajorrole of heme and lipid peroxidation in two animal models of carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPICYT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Potosino de Investigación Cientifica y Tecnológica (IPICYT). MEX., Jun 2012, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802762v1</w:t>
+                <w:t xml:space="preserve">hal-02804947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression by calcium and α-tocopherol of cured meat promotion of faecal biomarkers in human and rat is associated to protection against promotion of dimethylhydrazine-induced mucin-depleted foci in rat colons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Health Food Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Aliment Sécurité Sanitaire et Santé. FRA., Jul 2012, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red meat, heme iron, lipid peroxidation and colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">IPICYT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Potosino de Investigación Cientifica y Tecnológica (IPICYT). MEX., Jun 2012, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745532v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat promotion of colon carcinogenesis in rats is suppressed by calcium and α-tocopherol. They also suppress associated fecal lipid peroxidation in rats and in volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle L. Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Cancer Research Fund INternational Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Londres, United Kingdom</w:t>
@@ -16850,90 +16850,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme iron and lipid oxidation products in foodstuffs and colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bangkok, Thailand</w:t>
@@ -16975,90 +16975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme iron, lipid peroxidation and colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rome, Italy</w:t>
@@ -17156,103 +17156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which effect of increased dietary intake of fruits and vegetables on nine markers of lipid peroxidation in type 2 diabetes patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pincemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Paquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium " Nutrition, Oxygen Biology and Medicine "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
@@ -17294,77 +17294,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fer héminique des viandes et charcuteries et cancérogenèse colorectale. Développement d’un biomarqueur d ’exposition dérivé du 4-hydroxynonénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis E. Corpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17428,51 +17428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17585,64 +17585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17723,51 +17723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17809,90 +17809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcium d'une matrice laitière confère une meilleure protection que le calcium minéral contre la dysbiose et la peroxydation lipidique induite par le fer héminique au niveau colique chez le rat Fischer344</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tondereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17928,3005 +17928,3005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer héminique de la viande rouge a un effet co-initiateur sur le cancer colorectal, chez le rat Fischer344</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Penary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2022, Journées Francophones de Nutrition,</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406306v1</w:t>
+                <w:t xml:space="preserve">hal-04206504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la consommation de viande rouge sur la neuroinflammation chez le rat : une toxicité potentielle pour le cerveau ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">L’analyse du métabolome urinaire, une source de marqueurs de l’altération du microbiote intestinal par un régime riche en viande rouge dans la cohorte NutriNet-Santé et dans une étude animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142989v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de deux lignées épithéliales coliques murines isogéniques normales et délétées pour Nrf2 afin d'explorer le rôle du stress oxydant dans la toxicité de contaminants alimentaires.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Le fer héminique de la viande rouge a un effet co-initiateur sur le cancer colorectal, chez le rat Fischer344</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises de nutrition</w:t>
+              <w:t xml:space="preserve">JFN 2022, Journées Francophones de Nutrition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178704v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Effets de la consommation de viande rouge sur la neuroinflammation chez le rat : une toxicité potentielle pour le cerveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldoni Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206466v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome alimentaire : la mycotoxine déoxynivalénol augmente la génotoxicité du fer héminique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">Combinaison de deux lignées épithéliales coliques murines isogéniques normales et délétées pour Nrf2 afin d'explorer le rôle du stress oxydant dans la toxicité de contaminants alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">Journées françaises de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206504v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse du métabolome urinaire, une source de marqueurs de l’altération du microbiote intestinal par un régime riche en viande rouge dans la cohorte NutriNet-Santé et dans une étude animale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilien Jamin</w:t>
+                <w:t xml:space="preserve">Charcuterie et nitrosylation du fer héminique : toxicité in vitro du fer nitrosylé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Kostka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206398v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to dietary heme iron elicits sex-related gut microbiota reshape associated with gut barrier and glucose metabolism defects in mice offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l’analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Keystone Symposia: The microbiome: From mother to Child.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Silverthorne, United States</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP. SEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669495v1</w:t>
+                <w:t xml:space="preserve">hal-04206545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l'analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIA-profiling combined to untargeted metabolomics reveals urinary metabolome alteration and exposure to electrophilic metabolites by red meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406225v1</w:t>
+                <w:t xml:space="preserve">hal-04178859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIA-profiling combined to untargeted metabolomics reveals urinary metabolome alteration and exposure to electrophilic metabolites by red meat consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l'analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Hélèna Noguer-Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178859v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l’analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Maternal exposure to dietary heme iron elicits sex-related gut microbiota reshape associated with gut barrier and glucose metabolism defects in mice offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP. SEP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Virtual Keystone Symposia: The microbiome: From mother to Child.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Silverthorne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206545v1</w:t>
+                <w:t xml:space="preserve">hal-03669495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a UHPLC-MS/MS targeted method in various matrices for the quantification of toxicologically relevant aldehydes produced from lipid peroxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Bouville</w:t>
+                <w:t xml:space="preserve">Comparison of normalization techniques for untargeted metabolomics of urine samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210033v1</w:t>
+                <w:t xml:space="preserve">hal-02941619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of two semi-targeted approaches to detect toxicological biomarkers as a tool to understand the relation between red meat consumption and colorectal cancer promotion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Development of a UHPLC-MS/MS targeted method in various matrices for the quantification of toxicologically relevant aldehydes produced from lipid peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabomeeting</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941614v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of normalization techniques for untargeted metabolomics of urine samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Combination of two semi-targeted approaches to detect toxicological biomarkers as a tool to understand the relation between red meat consumption and colorectal cancer promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941619v1</w:t>
+                <w:t xml:space="preserve">hal-02941614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Modulation des biomarqueurs précoces de carcinogenèse chez le rat par la consommation de viande rouge issue de bovin recevant des rations riches ou non en oméga 3 et en antioxydants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12emes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941577v1</w:t>
+                <w:t xml:space="preserve">hal-02941527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12emes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941568v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l’association positive entre consommation de viande rouge et risque de cancer par l’anxiété générale dans la cohorte NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941487v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies omiques pour l’étude de la relation cancer colorectal – viande rouge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation de l’association positive entre consommation de viande rouge et risque de cancer par l’anxiété générale dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941439v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des biomarqueurs précoces de carcinogenèse chez le rat par la consommation de viande rouge issue de bovin recevant des rations riches ou non en oméga 3 et en antioxydants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Stratégies omiques pour l’étude de la relation cancer colorectal – viande rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941527v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des produits de lipoperoxydation potentiellement impliqués dans le cancer du côlon et du sein par une approche de métabolomique centrée sur les dérivés mercapturiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the role of oxidative stress and low-grade inflammation in development of Helicobacter pylori-induced insulin resistance in asymptomatic sedentary young men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Golota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Nersesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NACRe-ARC: Cancer, les actualités de la recherche en nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCC World Congress / Annual SFRR-E Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany. 108, 2017, Free Radical Biology and Medicine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.04.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784997v1</w:t>
+                <w:t xml:space="preserve">hal-01606002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the role of oxidative stress and low-grade inflammation in development of Helicobacter pylori-induced insulin resistance in asymptomatic sedentary young men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armen Nersesyan</w:t>
+                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCC World Congress / Annual SFRR-E Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01606002v1</w:t>
+                <w:t xml:space="preserve">hal-02736358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736358v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre régime pro-végétal et risque de cancers dans la cohorte NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Consommation d’acides gras saturés, mono- et polyinsaturés et risque de cancer : résultats de la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 48 p., 2017, Livret de participants du colloque « Cancer : les actualités de la recherche en nutrition »</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition (JFN 2017) - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736895v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation d’acides gras saturés, mono- et polyinsaturés et risque de cancer : résultats de la cohorte NutriNet-Santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des produits de lipoperoxydation potentiellement impliqués dans le cancer du côlon et du sein par une approche de métabolomique centrée sur les dérivés mercapturiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 2017, Journées Francophones de Nutrition (JFN 2017) - Livre des résumés</w:t>
+              <w:t xml:space="preserve">Journées NACRe-ARC: Cancer, les actualités de la recherche en nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737998v1</w:t>
+                <w:t xml:space="preserve">hal-02784997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : dosage d'hydroxy-alcénals marqueurs dans des eaux fécales de rats soumis à différents régimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSM 2016, Congrès français de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
@@ -20981,51 +20981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21205,103 +21205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’une méthode U-HPLC-ESI-MS/MS pour le dosage d’aldéhydes issus de la peroxydation lipidique dans des eaux fécales de rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. 2015</w:t>
@@ -21330,90 +21330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Twin peaks » : recherche et identification des métabolites urinaires du 4-hydroxynonénal après administration orale chez le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21445,480 +21445,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldehydomic: comment repérer les aldéhydes impliqués dans le cancer colorectal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">4-Hydroxynonenal fate after oral administration in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arèches, France. 2014</w:t>
+              <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791934v1</w:t>
+                <w:t xml:space="preserve">hal-02792021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Hydroxynonenal fate after oral administration in the rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Free carbonyls mapping in fecal waters: derivatising and detecting toxic lipid peroxidation aldehydes using LC/HRMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792021v1</w:t>
+                <w:t xml:space="preserve">hal-02794449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free carbonyls mapping in fecal waters: derivatising and detecting toxic lipid peroxidation aldehydes using LC/HRMS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Aldehydomic: comment repérer les aldéhydes impliqués dans le cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arèches, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794449v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorectal cancer, diet and lipid oxidation : Towards non-targeted LC/HRMS aldehydomics for trapping and analyzing reactive aldehydes in the intestinal lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. ASMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21943,90 +21943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomic analysis of &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. in relation with its domestication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Santos-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Reyes-Aguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22062,320 +22062,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted analysis of reactive aldehydes produced by lipid peroxidation using selective derivatisation and detection by LC/HRMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IMSC International Mass Spectrometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941776v1</w:t>
+                <w:t xml:space="preserve">hal-02807896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts by GC-MS/MS in pork and beef processed meat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Scislowski</w:t>
+                <w:t xml:space="preserve">Untargeted analysis of reactive aldehydes produced by lipid peroxidation using selective derivatisation and detection by LC/HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">20th IMSC International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807896v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun proteomic analysis of &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. reveals adaptation changes through domestication process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Picheraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizel Astello-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Santos-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22437,441 +22437,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of microsphere formulation by a co-extrusion method.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Buchala</w:t>
+                <w:t xml:space="preserve">Suppression of colon carcinogenesis promotion by cured meat in rats with curcumin is associated with stimulation of detoxification of lipid peroxidation products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Conference on Bioencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Berlin, Germany. 2013</w:t>
+              <w:t xml:space="preserve">AICR Annual Research Conference on Food, Nutrition, Physical Activity and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Washington, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805210v1</w:t>
+                <w:t xml:space="preserve">hal-02745098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of colon carcinogenesis promotion by cured meat in rats with curcumin is associated with stimulation of detoxification of lipid peroxidation products.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode LC-HRMS pour l’analyse non-ciblée d’aldéhydes libres : application à la détection de produits de peroxydation lipidique dans des eaux fécales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICR Annual Research Conference on Food, Nutrition, Physical Activity and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Washington, United States. 2013</w:t>
+              <w:t xml:space="preserve">10. Congrès de l’Association Francophone des Sciences Séparatives (AFSEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745098v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode LC-HRMS pour l’analyse non-ciblée d’aldéhydes libres : application à la détection de produits de peroxydation lipidique dans des eaux fécales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Optimization of microsphere formulation by a co-extrusion method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Buchala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès de l’Association Francophone des Sciences Séparatives (AFSEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">XXI International Conference on Bioencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Berlin, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804524v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apc mutation increases metabolization capacities of mouse colonocytes towards the dietary lipid oxidation product 4-hydroxynonenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22926,103 +22926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international congress Cell Death In Cancer (CDIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St-Malo, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23086,51 +23086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apb de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23193,103 +23193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un accroissement de l’apport en fruits et légumes sur neuf marqueurs de la peroxydation lipidique chez des sujets diabétiques de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Paquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pincemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Iuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
@@ -23402,64 +23402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23493,51 +23493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic compounds accumulation in wild and domesticated &amp;lt;em&amp;gt;Cladodes&amp;lt;/em&amp;gt; from &amp;lt;em&amp;gt;Opuntia&amp;lt;/em&amp;gt; spp. and its benefits in cardiovascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23649,51 +23649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Matijevic Glavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24027,77 +24027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction, removal or replacement of sodium nitrite in a model of cured and cooked meat: a joint evaluation of consequences on microbiological issues in food safety, colon ecosystem and colorectal carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Promeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25068,51 +25068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike Omotoyinbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2025.4174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dinu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ristori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pagliai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Meriggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31410-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chioccioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dario Troise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01900-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273858" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01758-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(21)02215-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sofi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3801-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1682-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kane-Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cherkas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Golota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Abrahamovych" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pichler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13813455.2017.1396346" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan Hercberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bastide" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G Nassy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263745" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX9NC10-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12592" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garoby-Salom" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Camare" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0461-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Hernandez-Dominguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes-Aguero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel Astello-Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.04.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635382v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Robles-Martinez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba-de La Rosa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0886-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Serhiyenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3325/cmj.2016.57.141" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Hecke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M. A. Jakobsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip de Vos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00462h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel G. Astello Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Cervantes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Nair" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos D&#237;az" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes Ag&#252;ero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.04.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NRMPH7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637354v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chenni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle L. Santarelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-2554" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0408-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643773v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pincemail" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hininger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iuliano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5951.2013.03.03.3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Chenni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte A Hobbs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2013.749291" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854474v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01012126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bandemer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vindis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Camar&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4577" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.061069" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ruiz del Agua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aurrekoetxea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Elorriaga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e3181fcabaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cipak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelija Zarkovic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715760903338071" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-09-0160" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chartron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Allam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580903532408" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. Corpet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507843558" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ntimbane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Krishnamoorthy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila V Jacob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.01.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659157v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Rerole" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Jourdan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl127" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marquez Quinones" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162220" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Cross" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila A Bingham" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-06-0085" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crouzet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Rao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240111" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682569v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx025671k" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5GZ49TKT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679445v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daveloose" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goutal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;cret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698390v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698225v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Masmoudi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Goudonnet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gendre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Albin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634138v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255859v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS22-P2-06-03" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldoni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paoli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185490v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669567v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bacqui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beneteau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953875v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941700v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618009v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.05.024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMD4H95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605296v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735108v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.024" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603061v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603244v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739190v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laurent" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Milkovi&#263;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746281v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746283v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806788v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804947v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bastide" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802762v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065479v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751160v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757698v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755728v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940925v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649836v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cillard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828780v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719592v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillaume" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406306v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142989v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldoni Marion" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941619v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941577v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941568v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784997v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606002v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Nersesyan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.254" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB7D12QX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736358v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellem" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736895v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737998v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743356v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793592v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidoret" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Syafiqah Binti Mohd Saleh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810720v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos-Diaz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748840v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picheraux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes-Aguero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805210v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buchala" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745098v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808625v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746902v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernis" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apb de La Rosa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.08.058" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL1V8JPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747588v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209821.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789728v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1286.ch020" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793719v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koraljka Gall Troselj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Matijevic Glavan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793724v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940863v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780813814438.ch8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940886v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527628100.ch5" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964157v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bozoglou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Villard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Therville" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604002v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603746v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792115v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802708v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802340v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802609v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940976v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dinu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ristori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pagliai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Meriggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31410-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenike Omotoyinbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2025.4174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chioccioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dario Troise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vitali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01900-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goupille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2023.106346" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trayambak Pathak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04311-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(21)02215-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01758-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sofi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3801-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1682-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Cherkas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Golota" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Abrahamovych" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Pichler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13813455.2017.1396346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kane-Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31593" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Diallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Galan Hercberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CX9NC10-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465453v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bastide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G Nassy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263745" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Hernandez-Dominguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes-Aguero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel Astello-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.04.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Robles-Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba-de La Rosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-015-0886-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garoby-Salom" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Camare" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0461-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12592" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940500v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Serhiyenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3325/cmj.2016.57.141" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Hecke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M. A. Jakobsen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip de Vos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00462h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizel G. Astello Garcia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Cervantes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Nair" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos D&#237;az" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reyes Ag&#252;ero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2015.04.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NRMPH7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637354v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chenni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle L. Santarelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-2554" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-015-0408-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647736v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.061069" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Chenni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte A Hobbs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2013.749291" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pincemail" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paquot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hininger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iuliano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5951.2013.03.03.3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01012126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Muller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bandemer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vindis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Camar&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4577" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28286" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ruiz del Agua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aurrekoetxea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Elorriaga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/gme.0b013e3181fcabaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cipak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelija Zarkovic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715760903338071" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502956v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-09-0160" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chartron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Allam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580903532408" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. Corpet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507843558" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sreevani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.1485" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N69WHFWJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ntimbane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Krishnamoorthy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila V Jacob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2008.01.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655555v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Marquez Quinones" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162220" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Rerole" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Jourdan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgl127" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655296v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/135100007X162257" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Cross" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila A Bingham" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-06-0085" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rizzati" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2004.11.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSHL5BH4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674036v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Steghens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240110" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crouzet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Rao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240111" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675267v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682569v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx025671k" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5GZ49TKT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679445v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daveloose" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Viret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Paris" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678102v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goutal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;cret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698390v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698225v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Masmoudi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Goudonnet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gendre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Albin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634138v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634081v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922375v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Bozoglou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Villard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255859v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS22-P2-06-03" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206532v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paoli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185490v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953875v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669567v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bacqui&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beneteau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941700v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618009v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.05.024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DMD4H95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788856v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603061v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603244v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605296v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735108v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.024" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laurent" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Milkovi&#263;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746281v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746283v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806788v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804947v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bastide" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065479v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802762v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751160v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757698v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755728v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940925v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649836v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cillard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828780v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719592v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillaume" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954387v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206504v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garofalo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Penary" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406306v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142989v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldoni Marion" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206466v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kostka" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941619v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941527v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941577v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941568v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606002v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Nersesyan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.254" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB7D12QX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736358v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sellem" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736895v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737998v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784997v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743356v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793592v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidoret" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Syafiqah Binti Mohd Saleh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810720v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos-Diaz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807896v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748840v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picheraux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes-Aguero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745098v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805210v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buchala" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808625v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746902v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bernis" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apb de La Rosa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Santos" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.08.058" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL1V8JPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747588v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209821.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789728v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1286.ch020" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793719v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koraljka Gall Troselj" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Matijevic Glavan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793724v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940863v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780813814438.ch8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940886v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527628100.ch5" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964157v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bozoglou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Villard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Therville" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448749v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604002v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603746v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792115v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802708v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802340v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802609v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940976v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>