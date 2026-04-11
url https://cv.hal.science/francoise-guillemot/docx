--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -145,102 +145,86 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045088v1</w:t>
+                <w:t xml:space="preserve">hal-05045095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount of instructional and inclusion time for children with disabilities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -249,1004 +233,1020 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05045106v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' non‐response bias in questionnaires about their attitude towards inclusive education</w:t>
+                <w:t xml:space="preserve">Validation of the student version of the Perceptions of Inclusion Questionnaire on a sample of French students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...389 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G.P. Hessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05045101v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between the attitude of teachers towards inclusive education and the quality of inclusive education as perceived by parents of children with a disability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beayni El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
-[...177 lines deleted...]
-                <w:t xml:space="preserve">hal-04504007v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link between the attitude of teachers towards inclusive education and the quality of inclusive education as perceived by parents of children with a disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Environments Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.523-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10984-025-09534-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teachers' non‐response bias in questionnaires about their attitude towards inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-3802.12726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 586 (4), pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.586.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amount of instructional and inclusion time for children with disabilities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2303137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjective well-being and social inclusion at school for students with a disability, according to their parents, in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.104814. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Acier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teachers' attitude towards inclusive education from 2000 to 2020: An extended meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Educational Research Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Bretesché</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/j.ijedro.2022.100175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the student version of the Perceptions of Inclusion Questionnaire on a sample of French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G.P. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.850-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Florin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05130946v1</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08856257.2021.1961195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1338,226 +1338,226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbre de décision pour le choix d'un test statistique</w:t>
+                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Statistiques en psychologie, Nantes (Nantes Université), France. 2023, pp.1</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+              <w:t xml:space="preserve">Psychologie. Nantes Université, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023NANU2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292194v1</w:t>
+                <w:t xml:space="preserve">tel-04609098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
+                <w:t xml:space="preserve">Arbre de décision pour le choix d'un test statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychologie. Nantes Université, 2023. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Licence. Statistiques en psychologie, Nantes (Nantes Université), France. 2023, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023NANU2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04609098v1</w:t>
+                <w:t xml:space="preserve">hal-04292194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10984-025-09534-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2303137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12726" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752060v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedro.2022.100175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G.P. Hessels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2021.1961195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04609098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU2017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22802.02244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G.P. Hessels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10984-025-09534-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2303137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104814" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedro.2022.100175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2021.1961195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04609098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU2017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22802.02244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>