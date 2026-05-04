--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -641,313 +641,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' non‐response bias in questionnaires about their attitude towards inclusive education</w:t>
+                <w:t xml:space="preserve">Amount of instructional and inclusion time for children with disabilities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1471-3802.12726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2303137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717579v1</w:t>
+                <w:t xml:space="preserve">hal-05045106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
+                <w:t xml:space="preserve">Teachers' non‐response bias in questionnaires about their attitude towards inclusive education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 586 (4), pp.71-74. </w:t>
+              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.586.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-3802.12726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752060v1</w:t>
+                <w:t xml:space="preserve">hal-04717579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amount of instructional and inclusion time for children with disabilities in France</w:t>
+                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 586 (4), pp.71-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2303137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.586.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045106v1</w:t>
+                <w:t xml:space="preserve">hal-04752060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective well-being and social inclusion at school for students with a disability, according to their parents, in France</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G.P. Hessels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10984-025-09534-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2303137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104814" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedro.2022.100175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2021.1961195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04609098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU2017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22802.02244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G.P. Hessels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10984-025-09534-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2303137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104814" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedro.2022.100175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2021.1961195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04609098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU2017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22802.02244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>