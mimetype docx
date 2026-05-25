--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -145,86 +145,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Environments Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.523-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10984-025-09534-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045095v1</w:t>
+                <w:t xml:space="preserve">hal-05045088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount of instructional and inclusion time for children with disabilities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -233,1020 +249,1004 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04504000v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2303137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 586 (4), pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.586.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teachers' non‐response bias in questionnaires about their attitude towards inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-3802.12726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjective well-being and social inclusion at school for students with a disability, according to their parents, in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.104814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teachers' attitude towards inclusive education from 2000 to 2020: An extended meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Educational Research Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijedro.2022.100175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of the student version of the Perceptions of Inclusion Questionnaire on a sample of French students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G.P. Hessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504007v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5), pp.850-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08856257.2021.1961195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Link between the attitude of teachers towards inclusive education and the quality of inclusive education as perceived by parents of children with a disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05130946v1</w:t>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amount of instructional and inclusion time for children with disabilities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the student version of the Perceptions of Inclusion Questionnaire on a sample of French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G.P. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between the attitude of teachers towards inclusive education and the quality of inclusive education as perceived by parents of children with a disability</w:t>
-[...380 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beayni El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...279 lines deleted...]
-                <w:t xml:space="preserve">hal-05045101v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1338,226 +1338,226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
+                <w:t xml:space="preserve">Arbre de décision pour le choix d'un test statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychologie. Nantes Université, 2023. Français. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+              <w:t xml:space="preserve">Licence. Statistiques en psychologie, Nantes (Nantes Université), France. 2023, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04609098v1</w:t>
+                <w:t xml:space="preserve">hal-04292194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbre de décision pour le choix d'un test statistique</w:t>
+                <w:t xml:space="preserve">Éducation inclusive de qualité pour les enfants en situation de handicap, perceptions des parents, attitudes des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Statistiques en psychologie, Nantes (Nantes Université), France. 2023, pp.1</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Psychologie. Nantes Université, 2023. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292194v1</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023NANU2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04609098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G.P. Hessels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10984-025-09534-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2303137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104814" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedro.2022.100175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2021.1961195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04609098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU2017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22802.02244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10984-025-09534-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045106v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2303137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedro.2022.100175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G.P. Hessels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2021.1961195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04609098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NANU2017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22802.02244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>