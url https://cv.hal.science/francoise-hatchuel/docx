--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -736,234 +736,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport au savoir, besoin de croire et illusions de certitudes. De quelques caractéristiques hypermodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Croyance et persuasion (16), pp.113--125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités d'écriture en situation de formation clinique : élaborer le rapport à l'&amp;quot;interlocuteur interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Passages, rituels et institutions. Introduction du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence -San Diego-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Passages, rituels et institutions (1), pp.131--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410894v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01410897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir et grandir : des rituels pour étayer le Je</w:t>
               </w:r>
@@ -4204,51 +4204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4094E7AF"/>
+    <w:nsid w:val="1CC540B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-hatchuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1016-5071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052445798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hatchuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.050.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Markakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nogueira-Fasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.009.0105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0712.0238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaussecourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04476653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04281383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34256" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bou&#235;tel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=31255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0287" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04747070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-hatchuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1016-5071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052445798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hatchuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.050.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Markakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nogueira-Fasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.009.0105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0712.0238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaussecourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04476653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04281383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34256" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bou&#235;tel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=31255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0287" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04747070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>