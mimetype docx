--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -153,2232 +153,2401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours aux normes comme outil de résolution du conflit : conséquences et illusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+                <w:t xml:space="preserve">Introduction. Face à la perte : angoisses, dénis, élaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 40 (2), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.040.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mes parents sont des Juifs d’Algérie » : pertes, contenance et culture populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 40 (2), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.040.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux normes comme outil de résolution du conflit : conséquences et illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 33 (1), pp.107-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nrp.033.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille, un mythe protecteur à réinventer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 18 (1), pp.57-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.018.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritualiser les passages pour accompagner notre part vulnérable à l’épreuve de l’hypermodernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 50 (2), pp.49-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdle.050.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du risque filicide au care : la transmission de la violence et son interruption dans l’œuvre de Doris Lessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O aluno estranho, entre reflexividade e atribuiçao ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Markakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec le doute dans l'activité de recherche : modalité de confrontation au monde et accompagnement clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trabalho &amp; Educação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (1), p. 97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rituels : des espaces de marge pour construire sa place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hors-s'erie 8, pp.90--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au savoir, besoin de croire et illusions de certitudes. De quelques caractéristiques hypermodernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Croyance et persuasion (16), pp.113--125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investir et grandir : des rituels pour étayer le Je</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence -San Diego-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Passages, rituels et institutions (1), pp.135--143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d'écriture en situation de formation clinique : élaborer le rapport à l'&amp;quot;interlocuteur interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages, rituels et institutions. Introduction du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence -San Diego-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Passages, rituels et institutions (1), pp.131--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir le travail : une posture psychique face au chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture à l'anthropologie et articulation à une démarche clinique d'orientation psychanalytique en sciences de l'éducation : questionnements et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Nogueira-Fasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 126-127, pp.273-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre langue : un espace pour penser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cliniques de l'Asie, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tango argentin comme pratique corporelle étayante d’un nouveau mode de lien au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Arts et soins, 11 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école, lieu de passage et de transmission : un regard anthropologique et clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nrp.009.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions à propos d’un dispositif de supervision dite « institutionnelle »... à l’université : une formation à l’animation clinique d’un groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.093.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au savoir de deux jeunes scolarisés en ITES : l'impossible intériorité et la mise au défi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cpc.033.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Lessing, la force obscure des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.238-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.0712.0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre langue : l'ailleurs comme protection de l'espace intérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144, pp.493-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse et âge adulte, regard anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Champs: psychopathologies et clinique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (3-4), pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blanchard-Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaussecourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pechberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151, pp.111-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels d'enseignement et d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43, pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe de parole d'apprenants et d'apprenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 82 pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au savoir des élèves : enjeux inconscients et élaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (3), pp.133-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prps.2004.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie clinique de la rencontre pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31, pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du rapport au Savoir chez les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 127, pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dis maîtresse, je suis quoi pour toi ? » ou comment se repérer dans la classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 362, pp. 72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorat clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives documentaires en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 43-rubrique « chemins de doctorants », pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2388,277 +2557,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre ? entre anthropologie et psychanalyse, regards croisés sur des pratiques familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hatchuel, Françoise. L'Harmattan, 2013, 978-2-343-00041-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages, rituels et institution : numéro de la revue Adolescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir, apprendre, transmettre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à aimer les mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 207 p., 2000, 2-13-050187-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2668,1017 +2837,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies cliniques sur le terrain : quelle autonomie pour les équipes et les sujets ? Quel rapport au savoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ponnou Sebastien et Wittorski Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation - Le travail de la relation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champs social, pp.57-68, 2024, Actes de colloque, 9791034608393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contenir l’angoisse du risque filicide : accompagner les professionnels du soin à partir de fondamentaux anthropologiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castilho Sá Marilene et Massa Ana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise, interventions et résistances dans la société et la santé : des sujets et des groupes en question (à paraître 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fiocruz, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies cliniques sur le terrain : quelle autonomie pour les équipes et les sujets ? Quel rapport au savoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ponnou Sebastien et Wittorski Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation - Le travail de la relation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, A paraître (2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de recherche et fondements théoriques-Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bossard Louis-Marie, Lerner-Seï Sophie et Chaussecourte Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, formation et psychanalyse : une insistante actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.113-117, 2019, 978-2-343-16515-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au savoir, virtualisation du monde et confusion des espaces. Repères théoriques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Kattar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la rencontre d'adolescent.e.s dans des environnements incertains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-169, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : le conte merveilleux, une médiation anthropologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Hétier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer un espace éducatif avec les contes merveilleux : Comment penser le conflit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2367174204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face au monde : regard clinique et anthropologique sur des invariants et des singularités humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud, Gilles; Fugier, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie &amp; psychanalyse: quelle praxis, quelle clinique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.103-122, 2015, Clinique et changement social, 978-2-343-07854-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternité et transmission en Occident : une place à élaborer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bouëtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hatchuel, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre ?: entre anthropologie et psychanalyse, regards croisés sur des pratiques familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7--22, 2013, 978-2-343-00041-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hatchuel, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre ?: entre anthropologie et psychanalyse, regards croisés sur des pratiques familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.65--94, 2013, 978-2-343-00041-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un déni du conflit devenu théorie pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif « Savoirs et rapport au savoir ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiographie de Carl Rogers. Lectures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.159-204, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un véritable plaisir d'apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mosconi Nicole et Pourtois Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaisir et souffrance en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF (Biennales de l'éducation), pp.73-84, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignant/es et innovation : enjeux institutionnels et rapport au savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mosconi Nicole; Beillerot Jacky; Blanchard-Laville Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et formation du rapport au savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 151-182, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dis, maîtresse, comment tu me vois ? ». Assignation et étiquetage en situation d’enseignement collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard-Laville Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur une leçon de mathématiques. Analyses d’une séquence : « L’écriture des grands nombres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 151-194, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3688,327 +3857,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.287-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p.519-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p. 482-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p. 455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4018,125 +4187,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer l’angoisse de la perte: la grande affaire de la société hypermoderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4204,51 +4373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC540B2"/>
+    <w:nsid w:val="7097506F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-hatchuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1016-5071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052445798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hatchuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.050.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Markakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nogueira-Fasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.009.0105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0712.0238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaussecourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04476653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04281383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34256" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bou&#235;tel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=31255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0287" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04747070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-hatchuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1016-5071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052445798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05605899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hatchuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.040.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05605898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.040.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.050.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Markakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nogueira-Fasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.009.0105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0712.0238" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaussecourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04476653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04281383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34256" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bou&#235;tel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=31255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0287" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04747070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>