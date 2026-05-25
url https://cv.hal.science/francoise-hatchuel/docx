--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -187,196 +187,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Face à la perte : angoisses, dénis, élaborations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+                <w:t xml:space="preserve">« Mes parents sont des Juifs d’Algérie » : pertes, contenance et culture populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 40 (2), pp.7-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, N° 40 (2), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.040.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Face à la perte : angoisses, dénis, élaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 40 (2), pp.31-46. </w:t>
+              <w:t xml:space="preserve">, 2025, N° 40 (2), pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nrp.040.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nrp.040.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605898v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux normes comme outil de résolution du conflit : conséquences et illusions</w:t>
               </w:r>
@@ -659,204 +659,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire avec le doute dans l'activité de recherche : modalité de confrontation au monde et accompagnement clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trabalho &amp; Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), p. 97-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O aluno estranho, entre reflexividade e atribuiçao ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Markakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estilos da Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410886v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01410888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rituels : des espaces de marge pour construire sa place</w:t>
               </w:r>
@@ -974,234 +974,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir et grandir : des rituels pour étayer le Je</w:t>
+                <w:t xml:space="preserve">Modalités d'écriture en situation de formation clinique : élaborer le rapport à l'&amp;quot;interlocuteur interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.53-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passages, rituels et institutions. Introduction du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence -San Diego-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Passages, rituels et institutions (1), pp.135--143</w:t>
+              <w:t xml:space="preserve">, 2013, Passages, rituels et institutions (1), pp.131--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01410898v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passages, rituels et institutions. Introduction du dossier</w:t>
+                <w:t xml:space="preserve">Investir et grandir : des rituels pour étayer le Je</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence -San Diego-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Passages, rituels et institutions (1), pp.131--134</w:t>
+              <w:t xml:space="preserve">, 2013, Passages, rituels et institutions (1), pp.135--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410894v1</w:t>
+                <w:t xml:space="preserve">hal-01410896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir le travail : une posture psychique face au chaos</w:t>
               </w:r>
@@ -1401,174 +1401,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'école, lieu de passage et de transmission : un regard anthropologique et clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.009.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tango argentin comme pratique corporelle étayante d’un nouveau mode de lien au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Arts et soins, 11 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657054v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01658585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions à propos d’un dispositif de supervision dite « institutionnelle »... à l’université : une formation à l’animation clinique d’un groupe</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer l’angoisse de la perte: la grande affaire de la société hypermoderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4373,51 +4373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7097506F"/>
+    <w:nsid w:val="F3B8B840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4604,51 +4604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-hatchuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1016-5071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052445798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05605899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hatchuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.040.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05605898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.040.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.050.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Markakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nogueira-Fasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.009.0105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0712.0238" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaussecourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04476653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04281383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34256" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bou&#235;tel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=31255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0287" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04747070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-hatchuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1016-5071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052445798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05605898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hatchuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.040.0031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05605899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.040.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.018.0060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.050.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerrien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Markakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Nogueira-Fasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.009.0105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.093.0167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01658256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.033.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.0712.0238" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blanchard-Laville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaussecourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2004.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04476653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04276197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04281383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34256" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bou&#235;tel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=31255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03137533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03157643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0287" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04747070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>