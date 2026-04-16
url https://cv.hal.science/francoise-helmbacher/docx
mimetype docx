--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -3404,51 +3404,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E4CF434"/>
+    <w:nsid w:val="9ACC5FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>