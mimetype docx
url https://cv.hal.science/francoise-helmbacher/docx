--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -1,3349 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3298 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francoise Helmbacher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Researcher (CRHC), Aix-Marseille University, Marseille Medical Genetics, MMG, INSERM U1251</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-helmbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6822-1246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158868862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=nWqgpnwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibro-adipogenic progenitors in physiological adipogenesis and intermuscular adipose tissue remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Flores-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kopinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fernández- Verdejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tuñón-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Aspects of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.101277. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mam.2024.101277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial FAT1 inhibits angiogenesis by controlling YAP/TAZ protein degradation via E3 ligase MIB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingchen Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-June Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruya Kawase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Ting Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte-intrinsic and -extrinsic Fat1 activities regulate astrocyte development and angiogenesis in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (2), pp.dev192047. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.192047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat1 deletion promotes hybrid EMT state, tumour stemness and metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgenia Pastushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yura Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Meeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 589 (7842), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-03046-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirement of FAT and DCHS protocadherins during hypothalamic-pituitary development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Lodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Xekouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Kochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Longui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.134310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue cross talks governing limb muscle development and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmar Stricker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.14 - 30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2020.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Tg(Etv4-GFP) and Etv5RFP Reporter Lines in the Context of Fibroblast Growth Factor 10 Signaling During Mouse Embryonic Lung Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Lingampally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Dilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Stripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.00178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific activities of the Fat1 cadherin cooperate to control neuromuscular morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.e2004734. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2004734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal heterogeneity and stereotyped connectivity in the auditory afferent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Petitpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tokarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fontanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06033-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of signalling networks and tumorigenic properties by ABL in glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lamballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Toscano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arechederra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (46), pp.74747-74767. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.12546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal Fat4 acts non-autonomously with Dchs1/2 to restrict the nephron progenitor pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bagherie-Lachidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reginensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P Zaveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142 (15), pp.2564-73. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.122648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between low FAT1 expression and early affected muscle in facioscapulohumeral muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Portilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Sacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (3), pp.387-400. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.24446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-Specific Gain of RTK Signalling Uncovers Selective Cell Vulnerability during Embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (e1005533 ), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Variants in the 4q35 Gene FAT1 in Patients with a Facioscapulohumeral Dystrophy-Like Phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Dionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Gaildrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (4), pp.443 - 453. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.22760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity versus specificity in RTK signalling modalities for distinct biological outcomes in motor neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Herberth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lamballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Arce-Gorvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Maina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-014-0056-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celsr3 is required in motor neurons to steer their axons in the hindlimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Helmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clotman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (9), pp.1171-9. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.3784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of the protocadherin gene FAT1 alters muscle shapes: implications for the pathogenesis of facioscapulohumeral dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balàzs Herberth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (6), pp.e1003550. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gdnf Activates Midline Repulsion by Semaphorin3B via NCAM during Commissural Axon Guidance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homaira Nawabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (6), pp.1051-66. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatocyte growth factor-Met signaling is required for Runx1 extinction and peptidergic differentiation in primary nociceptive neurons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Malapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Rodat-Despoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (37), pp.12414-23. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3135-10.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between GDNF/Ret and ephrinA/EphA4 Signals for Motor-Axon Pathway Selection in the Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Knott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengyun Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dessaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Krull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2006.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Met signaling is required for recruitment of motor neurons to PEA3-positive motor pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Helmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dessaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delapeyriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.767-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Met Signaling Is Required for Recruitment of Motor Neurons to PEA3-Positive Motor Pools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Helmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dessaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Delapeyriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.767-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoxa1 and Krox-20 synergize to control the development of rhombomere 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pujades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Desmarquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Frain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo M. Rijli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 125 (23), pp.4739-48. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.125.23.4739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat1 deletion enhances Fibro-Adipogenic Differentiation and Adipogenic expansion following injury in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intragenic FAT1 regulatory element deleted in muscular dystrophy patients drives muscle and mesenchyme expression during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarana Nigam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karelia Lipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat1 regulates astrocyte maturation and angiogenesis in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Helmbacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3404,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ACC5FFB"/>
+    <w:nsid w:val="F3CC1420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3635,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-helmbacher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6822-1246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158868862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Flores-Opazo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kopinke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Helmbacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fern&#225;ndez- Verdejo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tu&#241;&#243;n-Su&#225;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2024.101277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchen Shao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-June Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruya Kawase" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ting Ong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37671-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgenia Pastushenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Meeusen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03046-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lodge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Xekouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Kochi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Longui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.134310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmar Stricker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2020.05.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Jones" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Lingampally" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Dilai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shrestha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Stripp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004734" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petitpr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Sharma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tokarska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fontanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06033-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lamballe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toscano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Conti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arechederra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baeza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Puppo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dionnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaildrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22760" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagherie-Lachidan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reginensi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Zaveri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Scott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.122648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Portilho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannan Fan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richelme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caruso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Herberth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamballe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arce-Gorvel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0056-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helmbacher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clotman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3784" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#224;zs Herberth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003550" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homaira Nawabi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Reynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bozon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.08.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malapert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3135-10.2010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Kramer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Knott" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyun Su" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Krull" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2006.02.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dessaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delapeyriere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Henderson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pujades" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desmarquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Frain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M. Rijli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125.23.4739" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarana Nigam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Becker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Lipson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-helmbacher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6822-1246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158868862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nWqgpnwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Flores-Opazo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kopinke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Helmbacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fern&#225;ndez- Verdejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tu&#241;&#243;n-Su&#225;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2024.101277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingchen Shao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-June Jin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruya Kawase" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ting Ong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37671-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.192047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgenia Pastushenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Meeusen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03046-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lodge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Xekouki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Kochi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Longui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.134310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmar Stricker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2020.05.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Jones" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Lingampally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Dilai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shrestha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Stripp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00178" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004734" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Petitpr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Sharma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tokarska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fontanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06033-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lamballe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toscano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Conti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arechederra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baeza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12546" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagherie-Lachidan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reginensi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Zaveri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Scott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.122648" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Portilho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Puppo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannan Fan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richelme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005533" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dionnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaildrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Castro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22760" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caruso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Herberth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lamballe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arce-Gorvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-014-0056-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102580v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helmbacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clotman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3784" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#224;zs Herberth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003550" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homaira Nawabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bozon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.08.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gascon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malapert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rodat-Despoix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3135-10.2010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088936v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Kramer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Knott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyun Su" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Krull" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2006.02.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dessaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delapeyriere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Henderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pujades" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desmarquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Frain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M. Rijli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125.23.4739" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602699v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ferracci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Zimmermann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarana Nigam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Becker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelia Lipson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>