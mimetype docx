--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -459,523 +459,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole jubilatoire du monologue dans Juste la fin du monde : la joie de ''tenir'' son auditoire</w:t>
+                <w:t xml:space="preserve">LA PAROLE JUBILATOIRE DU MONOLOGUE DANS JUSTE LA FIN DU MONDE : LA JOIE DE « TENIR » SON AUDITOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le théâtre de Lagarce du point de vue de la joie, 97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole jubilatoire du monologue dans Juste la fin du monde : la joie de ''tenir'' son auditoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu dans les écritures jeune public francophones : repérages, contours et horizons d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, Le Jeu dans les dramaturgies jeunes public, n°32, pp. 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figurations de l’ami imaginaire dans le théâtre jeune public : jouer avec son ombre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Le Jeu dans les dramaturgies jeunes public, n°32, pp. 5-8</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">LA PAROLE JUBILATOIRE DU MONOLOGUE DANS JUSTE LA FIN DU MONDE : LA JOIE DE « TENIR » SON AUDITOIRE</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps grotesque et le corps virtuel comme expérience de l’excès et de la pénurie : une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Le théâtre de Lagarce du point de vue de la joie, 97</w:t>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monologue pour parler du 11 septembre 2001. Le drame de la parole issue du disparu: à propos de «Je rien Te deum» de Fabrice Melquiot et «Trois semaines après le paradis» d'Israël Horovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Figura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fictions et images du 11 septembre 2001, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la voix dissociée à la voix traversante : Le Petit Bois d’Eugène Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">abá, revue internationale des lettres et des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°001, pp. 67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283029v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02099082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences de l’autre : éléments de dramaturgie du monologue et de la pièce monologuée contemporaine</w:t>
               </w:r>
@@ -1854,414 +1854,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chant de Mines&amp;quot; de Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseils dramaturgiques pour la création de la pièce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esther Laslo y Léon, May 2023, Alcalà de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Tas de sable Ches Panses Vertes : un lieu propice au compagnonnage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Lieux-compagnies : quelles utopies ? module de formation doctorale commun à l’Université d’Artois et au CRÆ – Centre de Recherches en Arts et Esthétiques de l’Université de Picardie Jules Verne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coorganisé par Amandine Mercier, Guillaume Pinçon et Ana Wegner, Apr 2023, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chant de Mines&amp;quot; de Philippe Gauthier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’espace marionnettique comme microcosme des enjeux de patrimonialisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Métamorphoses du patrimoine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Anne-Gaëlle Weber (Textes et Cultures, Université d’Artois), Philippe Nivet (CHSSC, UPJV) et Jean-Louis Podvin (HLLI, ULCO) de l’Alliance A2U, May 2023, Château d’Hardelot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’atelier d’écriture en prison : de l’expérimentation à la libération de la parole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études, Les ateliers d’écriture en milieu carcéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Marie Joqueviel-Bourjea (RIRRA 21 / Université Paul-Valéry Montpellier 3), soutenue par le DU Animateur d’Ateliers d’Écriture de l’UPV (SUFCO), en partenariat avec Dorothée Cooche-Catoen et Françoise Heulot-Petit (Textes et Cultures/ Université d’Artois), Mar 2022, Université Paul-Valéry Montpellier 3 – Site Saint-Charles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière Nord&amp;quot; de Suzanne Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseils dramaturgiques pour la création de la pièce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Esther Laslo y Léon, May 2023, Alcalà de Henares, Spain</w:t>
+              <w:t xml:space="preserve">, Esther Laslo y Léon, May 2022, Alcalà de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Olivier Petit</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réussite et hybridation : un enjeu vivant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Métamorphoses du patrimoine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Anne-Gaëlle Weber (Textes et Cultures, Université d’Artois), Philippe Nivet (CHSSC, UPJV) et Jean-Louis Podvin (HLLI, ULCO) de l’Alliance A2U, May 2023, Château d’Hardelot, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Continuité et hybridation des services documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Corinne Leblond, May 2021, Université d’Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La parole au-delà des murs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2277,126 +2346,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Création et complicité. L’atelier artistique comme espace d’expression et de dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Alain Beaulieu et Mattia Scarpulla, Mar 2021, Campus de l’Université Laval, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286112v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04286140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolé tam gué de Nathalie Papin : la chanson des origines pour survivre à la guerre</w:t>
               </w:r>
@@ -3458,173 +3458,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Monologue contre le drame ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 240 p., 2011, Interférences, 978-2-7535-1730-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.64857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dramaturgie de la pièce monologuée contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 395 p., 2011, Univers théâtral, Anne-Marie Green, 978-2-296-54133-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099084v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-02099090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Reconnaissance sur la scène française – XVIIème-XXIème siècle</w:t>
               </w:r>
@@ -3950,217 +3950,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Jolly</w:t>
+                <w:t xml:space="preserve">‘‘Indécis sur le sens de l’inclinaison’’ : l’espace marionnettique dans Et cependant, mis en scène par Sylvie Baillon, d’après un texte d’Alain Cofino Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit; Geneviève Jolly; Stanka Pavlova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre le vivant et la marionnette. Des corps et des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artois Presses Université, pp.9-16, 2019, Études littéraires, </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 133-146, 2019, Études littéraires, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.3851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283934v1</w:t>
+                <w:t xml:space="preserve">hal-03283857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘‘Indécis sur le sens de l’inclinaison’’ : l’espace marionnettique dans Et cependant, mis en scène par Sylvie Baillon, d’après un texte d’Alain Cofino Gomez</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Jolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit; Geneviève Jolly; Stanka Pavlova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre le vivant et la marionnette. Des corps et des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp. 133-146, 2019, Études littéraires, </w:t>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.9-16, 2019, Études littéraires, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.3851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283857v1</w:t>
+                <w:t xml:space="preserve">hal-03283934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solo d'acteur entouré de présences : le corps manipulé de Neville Tranter</w:t>
               </w:r>
@@ -4347,165 +4347,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire des monologues : restitution et mise en perspective d’une expérience universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques d’écriture à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dire la guerre : la parole de l’enfant-soldat dans Le bruit des os qui craquent de Suzanne Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image de l’enfant dans les conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099071v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02099063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envol de l’oiseau ? Figures de l’Autre dans le théâtre jeune public contemporain</w:t>
               </w:r>
@@ -4560,51 +4560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le monologue contre le drame ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6166,51 +6166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03187402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03189530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hirschmuller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Perzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cooche-Catoen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanka Pavlova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#235;l Grave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jolly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Contensou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03186283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03187402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03189530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hirschmuller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Perzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cooche-Catoen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanka Pavlova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#235;l Grave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jolly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Contensou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03186283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>