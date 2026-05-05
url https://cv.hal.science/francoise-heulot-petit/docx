--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -459,523 +459,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PAROLE JUBILATOIRE DU MONOLOGUE DANS JUSTE LA FIN DU MONDE : LA JOIE DE « TENIR » SON AUDITOIRE</w:t>
+                <w:t xml:space="preserve">Figurations de l’ami imaginaire dans le théâtre jeune public : jouer avec son ombre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu dans les écritures jeune public francophones : repérages, contours et horizons d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Jeu dans les dramaturgies jeunes public, n°32, pp. 5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole jubilatoire du monologue dans Juste la fin du monde : la joie de ''tenir'' son auditoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Le théâtre de Lagarce du point de vue de la joie, 97</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La parole jubilatoire du monologue dans Juste la fin du monde : la joie de ''tenir'' son auditoire</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA PAROLE JUBILATOIRE DU MONOLOGUE DANS JUSTE LA FIN DU MONDE : LA JOIE DE « TENIR » SON AUDITOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, Le théâtre de Lagarce du point de vue de la joie, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monologue pour parler du 11 septembre 2001. Le drame de la parole issue du disparu: à propos de «Je rien Te deum» de Fabrice Melquiot et «Trois semaines après le paradis» d'Israël Horovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Le Jeu dans les dramaturgies jeunes public, n°32, pp. 5-8</w:t>
+              <w:t xml:space="preserve">revue Figura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Fictions et images du 11 septembre 2001, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Figurations de l’ami imaginaire dans le théâtre jeune public : jouer avec son ombre ?</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la voix dissociée à la voix traversante : Le Petit Bois d’Eugène Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">abá, revue internationale des lettres et des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°001, pp. 67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps grotesque et le corps virtuel comme expérience de l’excès et de la pénurie : une expérience pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humoresques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099082v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03283029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences de l’autre : éléments de dramaturgie du monologue et de la pièce monologuée contemporaine</w:t>
               </w:r>
@@ -1475,2300 +1475,2582 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Un outil au service des enseignants : les enjeux du site « Chantier-théâtre » de la circonscription Lens École inclusive, dédié au théâtre jeune public »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Variété des approches du texte et recherches collaboratives sur le théâtre en classe : quels apports pour les élèves et l’inclusion ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Isabelle de Peretti et Béatrice Ferrier, 2026, Université d'Artois, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La violence dans les théâtres d’enfance et de jeunesse : une écriture singulière aux XXe et XXIe siècles ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Textes et Cultures, UR 4028, équipe Littératures et cultures d'enfance, 2025, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Variation sur la main dans trois spectacles de Sylvie Baillon », intervention lors du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mystères et métamorphoses des mains dans les arts de la marionnette, dans le cadre du Festival Découvertes, Images et Marionnette au Centre de la Marionnette de la Fédération Wallonie-Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Françoise Flabat, 2024, Tournai, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’indicible de la guerre selon Sylvie Baillon », intervention lors du colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Dramaturgies de la marionnette : l’indicible selon Sylvie Baillon »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coorganisé avec Nicolas Saelens, en collaboration avec La compagnie Le Tas de sable Ches Panses Vertes, les 25, 26 et 27 mars, 2024, à l’Université d’Artois à Arras et au Tas de sable à Rivery, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Oublier le handicap ? Le chantier-théâtre Lens ASH : pour un temps de partage à partir des textes du répertoire jeunesse contemporain », intervention lors de la journée d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'inclusion scolaire par les pratiques littéraires et artistiques : la recherche "Littérature Jeunesse et élèves à besoins éducatifs particuliers" (LITEJBEP), bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Isabelle de Peretti et Béatrice Ferrier, 2024, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ravie de Sandrine Roche : mettre en scène le personnage de la chèvre et éprouver le sentiment de liberté, une expérience pour le jeune public », intervention lors du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Premier rôle aux animaux autres qu’humains dans les fictions : agentivité, expérience, point de vue"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Romain Piana, Centre interdisciplinaire d'étude des littératures (CIEL), UNIL, Nov 2024, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Pédagogie du supérieur, entre histoire et actualité. Quelles pratiques pédagogiques pour favoriser les activités lecture et écriture pour des publics adultes empêchés (milieu carcéral) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Catherine Couturier et Dorothée Catoen-Cooche, Oct 2023, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le chantier-théâtre Lens ASH : une pédagogie pensée pour l’inclusion des élèves à besoins éducatifs particuliers ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Théâtre jeune public et inclusion scolaire. Quelle recherche pour quelles pratiques, au service des élèves à besoins éducatifs particuliers ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coorganisée par Françoise Heulot-Petit, Isabelle de Peretti et Béatrice Ferrier, Textes et Cultures, UR 4028, équipe Littératures et cultures d'enfance, Jun 2023, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Tas de sable Ches Panses Vertes : un lieu propice au compagnonnage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Lieux-compagnies : quelles utopies ? module de formation doctorale commun à l’Université d’Artois et au CRÆ – Centre de Recherches en Arts et Esthétiques de l’Université de Picardie Jules Verne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coorganisé par Amandine Mercier, Guillaume Pinçon et Ana Wegner, Apr 2023, Université d'Artois, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chant de Mines&amp;quot; de Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseils dramaturgiques pour la création de la pièce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esther Laslo y Léon, May 2023, Alcalà de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’espace marionnettique comme microcosme des enjeux de patrimonialisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Métamorphoses du patrimoine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Anne-Gaëlle Weber (Textes et Cultures, Université d’Artois), Philippe Nivet (CHSSC, UPJV) et Jean-Louis Podvin (HLLI, ULCO) de l’Alliance A2U, May 2023, Château d’Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’atelier d’écriture en prison : de l’expérimentation à la libération de la parole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études, Les ateliers d’écriture en milieu carcéral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Marie Joqueviel-Bourjea (RIRRA 21 / Université Paul-Valéry Montpellier 3), soutenue par le DU Animateur d’Ateliers d’Écriture de l’UPV (SUFCO), en partenariat avec Dorothée Cooche-Catoen et Françoise Heulot-Petit (Textes et Cultures/ Université d’Artois), Mar 2022, Université Paul-Valéry Montpellier 3 – Site Saint-Charles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontière Nord&amp;quot; de Suzanne Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseils dramaturgiques pour la création de la pièce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esther Laslo y Léon, May 2022, Alcalà de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La parole au-delà des murs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Création et complicité. L’atelier artistique comme espace d’expression et de dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Alain Beaulieu et Mattia Scarpulla, Mar 2021, Campus de l’Université Laval, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réussite et hybridation : un enjeu vivant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Continuité et hybridation des services documentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Corinne Leblond, May 2021, Université d’Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolé tam gué de Nathalie Papin : la chanson des origines pour survivre à la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Chanson dans la littérature d’enfance et de jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Artois, Oct 2016, Arras, France. pp. 199-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Chantier-Théâtre : une pédagogie au service de l’inclusion ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Comment (re)penser l’enseignement du théâtre dans les différents contextes d’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par l’UMR LITT&amp;ARTS, composante LITEXTRA, Université Grenoble-Alpes, l’Université du Québec à Montréal, l’ANRAT et le soutien de l’Association des « Amis de lire et Ecrire », Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Représentations du handicap dans le théâtre jeune public : se reconnaitre, se connaitre et grandir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Perzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études C’est quoi le spectacle dans la vie d’un enfant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coorganisée par le festival Petits et Grands et le programme de recherche EnJeu[x], Mar 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la guerre : la philosophie au cœur du théâtre jeune public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières de la fiction. Littérature (de jeunesse) et philosophie (avec les enfants)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Le Mans, France. pp. 161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’atelier d’écriture en prison : expérimenter la liberté de parole ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers d’écriture en milieu carcéral : théories et pratiques - État des lieux en Haut-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, journée d’études organisée par Dorothée Cooche-Catoen et Françoise Heulot-Petit, en collaboration avec Jérôme Longuépée, Philippe Scholasch et Philippe Duchêne, May 2018, Université d’Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le corps grotesque et le corps virtuel comme expérience de l’excès et de la pénurie », intervention lors de la journée d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grotesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Claudine Nédelec, 2007, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rideau dans la dramaturgie jeune public: un lever de voile sur l'indicible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rideau dans la littérature et dans les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le monologue comme prière : l’adresse à une entité absente ? », intervention lors du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liturgies, arts et théâtralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par le CRELID, le CAMELIA et le Musée des Beaux-Arts de Valenciennes, 2005, Arras et Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;L’atelier d’écriture en prison : accompagner les mots vers la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Cooche-Catoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Textes &amp; Cultures (UR4028). Revue L'Entre-deux (15), 2024, Patricia Rochwert-Zuili (Université d’Artois)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Décentralisation théâtrale dans les Hauts-de-France 1945-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Textes &amp; Cultures (UR4028). Artois Presses Université, collection « Histoire », 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous ne sommes pas que des numéros d'écrous !&amp;quot; Ecrits de détenus de la prison de Bapaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions La Licorne; Amiens, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgies de la guerre pour le jeune public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 535 p., 2020, Recherches comparatives sur les livres et le multimédia d'enfance, 978-2-8076-1574-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre le vivant et la marionnette : des corps et des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanka Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presses Université, 200 p, 2019, Études Littéraires, Sandrine Le Pors; Pierre Longuenesse, 9782848323473. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.3851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.apu.3851⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02863333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu dans les dramaturgies jeunes publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers Robinson, n° 32. Artois Presses Université, Arras, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagarce, ou l’apprentissage de la séparation. Derniers remords avant l’oubli, Juste la fin du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNED PUF, 198 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monologue contre le drame ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 240 p., 2011, Interférences, 978-2-7535-1730-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.64857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramaturgie de la pièce monologuée contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 395 p., 2011, Univers théâtral, Anne-Marie Green, 978-2-296-54133-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Reconnaissance sur la scène française – XVIIème-XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois presses université, 272 p., 2009, Études littéraires, 978-2-84832-090-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rideau dans la littérature et dans les arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaël Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3778,1870 +4060,1870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'esprit de compagnonnage au service d'une mémoire commune : un enjeu de patrimonialisation », Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sylvie Baillon Marionnette silence et totem à paroles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invenit, pp. 7-11, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Relations corps vivant /corps marionnettique : des « prises de position »</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baillon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Jolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit; Geneviève Jolly; Stanka Pavlova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre le vivant et la marionnette. Des corps et des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artois Presses Université, pp. 19-24, 2019, Études littéraires, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+              <w:t xml:space="preserve">, Artois Presses Université, pp.9-16, 2019, Études littéraires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.3851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Indécis sur le sens de l’inclinaison’’ : l’espace marionnettique dans Et cependant, mis en scène par Sylvie Baillon, d’après un texte d’Alain Cofino Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit; Geneviève Jolly; Stanka Pavlova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre le vivant et la marionnette. Des corps et des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 133-146, 2019, Études littéraires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.3851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations corps vivant /corps marionnettique : des « prises de position »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Jolly</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit; Geneviève Jolly; Stanka Pavlova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre le vivant et la marionnette. Des corps et des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artois Presses Université, pp.9-16, 2019, Études littéraires, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+              <w:t xml:space="preserve">, Artois Presses Université, pp. 19-24, 2019, Études littéraires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.3851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solo d'acteur entouré de présences : le corps manipulé de Neville Tranter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre le vivant et la marionnette. Des corps et des espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, collection « Etudes littéraires », pp. 19-24, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la guerre au jeune spectateur : entre le mouvement et l’arrêt, une urgence perdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques du théâtre jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si la guerre m’était contée…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre d’enfance et de jeunesse, de l’hybridité à l’hybridation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la guerre : la parole de l’enfant-soldat dans Le bruit des os qui craquent de Suzanne Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image de l’enfant dans les conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire des monologues : restitution et mise en perspective d’une expérience universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’écriture à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envol de l’oiseau ? Figures de l’Autre dans le théâtre jeune public contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figure de l’animal en littérature de jeunesse : un loup de fable ou une espèce protégée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le monologue contre le drame ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dubor; Françoise Heulot-Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monologue contre le drame ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-18, 2012, Interférences, 978-2-7535-1730-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.64872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monologue théâtral face au dédoublement de la mémoire dans Une scène jouée dans la mémoire, Les hommes et Qui rapportera ces paroles ? de Charlotte Delbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures théâtrales du traumatisme. Écritures de la résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dissertation</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« SEULEMENT DIRE » : LA PAROLE DEFAILLANTE DE L'ULTIME RETOUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lagarce ou l'apprentissage de la séparation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lagarce ou l'apprentissage de la séparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, CNED PUF, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lagarce, ou L'apprentissage de la séparation : "Derniers remords avant l'oubli", "Juste la fin du monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions PUF, pp. 193-198, 2011, Collection CNED-PUF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Seulement dire’’ : La parole défaillante de l’ultime retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lagarce, ou l’apprentissage de la séparation, Derniers remords avant l’oubli, Juste la fin du monde,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dramaturgie de la pièce monologuée contemporaine. L'Altérité absente ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-2-296-54133-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lagarce, ou L'apprentissage de la séparation : "Derniers remords avant l'oubli", "Juste la fin du monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions PUF, pp. 7-9, 2011, Collection CNED-PUF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monologue pour parler du 11 septembre 2001 : le drame de la parole issue du disparu. À propos de Je rien Te deum de Fabrice Melquiot et Trois semaines après le paradis d’Israël Horovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions et images du 11 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Deux ou trois bricoles pour vous regarder vivre’’ : quelques formes de l’altérité dans Oh les beaux jours de Samuel Beckett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beckett ou le meilleur des mondes possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude de la reconnaissance comme scène et comme principe de l’action : un instrument critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heulot-Petit; Lise Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance sur la scène française – XVIIème-XXIème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp. 3-16, 2009, Études littéraires et linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Reconnaissance dramatique dans Le Pays Lointain : de l’impossibilité de modifier son histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Luc Lagarce, Problématiques d’une œuvre, Colloque de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Fosse, Quelqu’un va venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Ryngaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud Papiers; Édition Conservatoire national supérieur d’art dramatique, pp. 137-142, 2005, Apprendre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Danan, Les aventures d’Auren, Le Petit Serial Killer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Contensou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Schröpfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux territoires du dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5651,91 +5933,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au-delà de la consolation, l’agir », Edito des EAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5745,281 +6027,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants de l'université d'Artois, les pratiques enseignantes et le confinement Résumé des résultats de l'enquête de juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boussemart</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">hal-03192749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux seuils de la solitude: le personnage lagarcien de J'étais dans ma maison et j'attendais que la pluie vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un gymnase, cinquante enfants et un auteur : Jean-Pierre Cannet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6166,51 +6448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03187402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03189530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hirschmuller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Perzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cooche-Catoen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanka Pavlova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#235;l Grave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jolly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Contensou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03186283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03187402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03189530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hirschmuller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Perzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cooche-Catoen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanka Pavlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#235;l Grave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jolly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Contensou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03186283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>