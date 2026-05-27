--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1923,303 +1923,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05611516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le chantier-théâtre Lens ASH : une pédagogie pensée pour l’inclusion des élèves à besoins éducatifs particuliers ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Théâtre jeune public et inclusion scolaire. Quelle recherche pour quelles pratiques, au service des élèves à besoins éducatifs particuliers ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coorganisée par Françoise Heulot-Petit, Isabelle de Peretti et Béatrice Ferrier, Textes et Cultures, UR 4028, équipe Littératures et cultures d'enfance, Jun 2023, Université d'Artois, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grand témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Pédagogie du supérieur, entre histoire et actualité. Quelles pratiques pédagogiques pour favoriser les activités lecture et écriture pour des publics adultes empêchés (milieu carcéral) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Catherine Couturier et Dorothée Catoen-Cooche, Oct 2023, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le chantier-théâtre Lens ASH : une pédagogie pensée pour l’inclusion des élèves à besoins éducatifs particuliers ? »</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chant de Mines&amp;quot; de Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Théâtre jeune public et inclusion scolaire. Quelle recherche pour quelles pratiques, au service des élèves à besoins éducatifs particuliers ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, coorganisée par Françoise Heulot-Petit, Isabelle de Peretti et Béatrice Ferrier, Textes et Cultures, UR 4028, équipe Littératures et cultures d'enfance, Jun 2023, Université d'Artois, Arras, France</w:t>
+              <w:t xml:space="preserve">Conseils dramaturgiques pour la création de la pièce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esther Laslo y Léon, May 2023, Alcalà de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Tas de sable Ches Panses Vertes : un lieu propice au compagnonnage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Lieux-compagnies : quelles utopies ? module de formation doctorale commun à l’Université d’Artois et au CRÆ – Centre de Recherches en Arts et Esthétiques de l’Université de Picardie Jules Verne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coorganisé par Amandine Mercier, Guillaume Pinçon et Ana Wegner, Apr 2023, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286178v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04286163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’espace marionnettique comme microcosme des enjeux de patrimonialisation »</w:t>
               </w:r>
@@ -3740,173 +3740,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dramaturgie de la pièce monologuée contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 395 p., 2011, Univers théâtral, Anne-Marie Green, 978-2-296-54133-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Monologue contre le drame ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 240 p., 2011, Interférences, 978-2-7535-1730-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.64857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dubor</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02099090v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02099084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Reconnaissance sur la scène française – XVIIème-XXIème siècle</w:t>
               </w:r>
@@ -4842,51 +4842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le monologue contre le drame ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6448,51 +6448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03187402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03189530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hirschmuller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Perzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cooche-Catoen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanka Pavlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#235;l Grave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jolly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Contensou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03186283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03279733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03187402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03189530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hirschmuller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Perzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05529085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Cooche-Catoen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Longuenesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02863333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanka Pavlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.3851" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#235;l Grave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jolly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/3956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03282996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/64872" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.64872" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03284419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283054v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03283090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Contensou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05524510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03186283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>