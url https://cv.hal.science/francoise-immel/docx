--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of accripin11, a soluble shell protein with an acidic C‐terminus, identified in the prismatic layer of the Mediterranean fan mussel Pinna nobilis (Bivalvia, Pteriomorphia).</w:t>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benazir Khurshid</w:t>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jackson</w:t>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Broussard</w:t>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 13 (1), pp.10-25. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854257v1</w:t>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+                <w:t xml:space="preserve">Molecular characterization of accripin11, a soluble shell protein with an acidic C‐terminus, identified in the prismatic layer of the Mediterranean fan mussel Pinna nobilis (Bivalvia, Pteriomorphia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+                <w:t xml:space="preserve">Benazir Khurshid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Klein</w:t>
+                <w:t xml:space="preserve">Daniel Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Challet</w:t>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Cédric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (1), pp.10-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+                <w:t xml:space="preserve">hal-03854257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic fingerprinting reveals specific xyloglucan and pectin signatures in the cell wall purified with primary plasmodesmata</w:t>
               </w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shell of the Invasive Bivalve Species Dreissena polymorpha: Biochemical, Elemental and Textural Investigations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Catherinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,393 +1787,405 @@
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 562, pp.974-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalky versus foliated: a discriminant immunogold labelling of shell microstructures in the edible oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163 (12), pp.256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-016-3040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell proteome of rhynchonelliform brachiopods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arul Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggie Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 190 (3), pp.360-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsb.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The test skeletal matrix of the black sea urchin Arbacia lixula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia M. Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,118 +2194,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.24-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbd.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spine and test skeletal matrices of the Mediterranean sea urchin Arbacia lixula - a comparative characterization of their sugar signature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia M. Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,2332 +2313,2332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Corneillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 282 (10), pp.1891-1905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.13242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the primary mode of action of TiO2 nanoparticles on Escherichia coli in the dark.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.98-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201400101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of deltamethrin (pyrethroid insecticide) on two clones of Daphnia magna (Crustacea, Cladocera): A proteomic investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148, pp.40-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metazoan calcium carbonate biomineralizations: macroevolutionary trends - challenges for the coming decade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Ramos-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina A. Bundeleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 185 (4), pp.217-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological response and differential leaf proteome pattern in the European invasive &amp;lt;i&amp;gt;Asteraceae Solidago&amp;lt;/i&amp;gt; canadensis colonizing a former cokery soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (4), pp.1129-1143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of arsenate and cadmium toxicity in a freshwater amphipod (Gammarus pulex).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160 (1), pp.66-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Yeast Toxic Mutant of HET-s(218-289) Prion Displays Alternative Intermediates of Amyloidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Géan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cullin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 99 (4), pp.1239-1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A yeast toxic mutant of HET-s((218-289)) prion displays alternative intermediates of amyloidogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Géan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cullin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 99 (4), pp.1239-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphenol piceid destabilizes preformed amyloid fibrils and oligomers in vitro : hypothesis on possible molecular mechamisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (6), pp.1120-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Toxic Amyloid in Yeast Exemplifies the Role of Alternative Pathway Responsible for Cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couthouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rébora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Castroviejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.e4539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0004539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for toxic amyloid in yeast exemplifies the role of alternative pathway responsible for toxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Couthouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rébora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castroviejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.e4539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving amyloid toxicity in a yeast model by structural changes : a molecular approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Géan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Géan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (7), pp.2254-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polyphenol Piceid Destabilizes Preformed Amyloid Fibrils and Oligomers In Vitro: Hypothesis on Possible Molecular Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (6), pp.1120-1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11064-008-9883-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro analysis of SpUre2p, a prion related protein, exemplifies the relationship between amyloid and prion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yq Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 282 ((11)), pp.7912-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A previously unidentified activity of yeast and mouse RNA:pseudouridine synthases 1 (Pus1p) on tRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey R Patton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (8), pp.1583-1593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.100806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The [URE3] Yeast Prion Results from Protein Aggregates That Differ from Amyloid Filaments Formed in Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ripaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cullin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (49), pp.50962-50968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M408792200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3′-Terminal Minihelix in the Precursor of Human Spliceosomal U2 Small Nuclear RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marty Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (26), pp.23137-23142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M202258200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG antibodies from patients with primary Sjögren's syndrome and systemic lupus erythematosus recognize different epitopes in 60-kD SSA/Ro protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 89 (1), pp.38-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2249.1992.tb06874.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4636,672 +4648,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From carbon to societal footprint : geoscience research in the face of the socio-environmental emergency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-7054, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme des laboratoires en transition: une exploration des possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunzia Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Labos1point5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes écotoxicologique et protéomique avec deux souches de Daphnia magna (crustacea, cladocera) après exposition a la Deltaméthrine (insecticide pyréthrinoïdes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès International de Biotechnologie et Valorisation des Bio-Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tabarka, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactericidal effect of titanium dioxide nanoparticles: an overview of the toxicity mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of calcium carbonate biological materials: how many proteins are needed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Ramos-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan E. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Symposium and Annual Meeting of the International Society for Ceramics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bucarest, Romania. pp.52-61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.614.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5311,659 +5323,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Carbon to Societal Footprint: Geoscience Research in the Face of the Socio-Environmental Emergency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 1point5 : le réseau des laboratoires en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nano-LC-MS/MS methods improve plasmodesmata proteome knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris/Marne-la-Vallée, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense systems as markers of susceptibility in natural populations of zebra mussel: comparison of baseline defense levels in 8 populations to investigate susceptibility to environmental stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5973,782 +5985,782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et promotion de la méthode scientifique et des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences et société : du savoir à l'action, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-231, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of nacre proteins of the polynesian pearl oyster: a proteomic study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Parker</w:t>
+                <w:t xml:space="preserve">Characterization of the teeth skeletal matrix from Arbacia lixula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maxi Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Marin, F. Brümmer, A. Checa, G. Furtos, I.G. Lesci &amp; L. Šiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization: from fundamentals to biomaterials &amp; environmental issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.222-234, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
+              <w:t xml:space="preserve">, 672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trans Tech Publications Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-182, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194639v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining approaches to identify biomineralization related sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staining SDS-PAGE gels of skeletal matrices after western blot: a way to improve their sharpness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">F. Marin, F. Brümmer, A. Checa, G. Furtos, I.G. Lesci &amp; L. Šiller. </w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Trinkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Marin; F. Brümmer; A. Checa; G. Furtos; I.G. Lesci; L. Šiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization: from fundamentals to biomaterials &amp; environmental issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.191-214, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
+              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.215-221, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194591v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the teeth skeletal matrix from Arbacia lixula.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Maxi Kanold</w:t>
+                <w:t xml:space="preserve">Thermal stability of nacre proteins of the polynesian pearl oyster: a proteomic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Marin, F. Brümmer, A. Checa, G. Furtos, I.G. Lesci &amp; L. Šiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization: from fundamentals to biomaterials &amp; environmental issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 672, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.222-234, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans Tech Publications Ltd</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01194545v1</w:t>
+                <w:t xml:space="preserve">hal-01194639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staining SDS-PAGE gels of skeletal matrices after western blot: a way to improve their sharpness.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data mining approaches to identify biomineralization related sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">F. Marin; F. Brümmer; A. Checa; G. Furtos; I.G. Lesci; L. Šiller. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Marin, F. Brümmer, A. Checa, G. Furtos, I.G. Lesci &amp; L. Šiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization: from fundamentals to biomaterials &amp; environmental issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.215-221, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
+              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.191-214, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194635v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective SIC 2023 Document de synthèse préliminaire des ateliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6758,265 +6770,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 1point5, the platform for French academic research laboratories engaged in their environmental transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annunziata Savoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Choteau-Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique écoresponsable : adoptons quelques bonnes pratiques (Poster réalisé dans le cadre du Digital Cleanup Day 2025, Besançon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-henri Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7026,409 +7038,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture. Section 23 Biologie Végétale Intégrative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité Nationale de la Recherche Scientifique. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7496,51 +7508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0541B6D5"/>
+    <w:nsid w:val="E135F485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7727,51 +7739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-immel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2028-902X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178972592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3168-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03854257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jackson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01336157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Catherinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bundeleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Medakovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ2GH9CQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Kanold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2014.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XJ5S9G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBFNVPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB14ZGK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6J0PBCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.09.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4D5LR1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.06.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;an" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couthouis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;bora" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004539" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couthouis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castroviejo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9883-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5XRTG9T9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yq Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ripaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408792200" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Torterotot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Jacobson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202258200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barakat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Torterotot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Youinou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1992.tb06874.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bejaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jomini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Immel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caillet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.614.52" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194591v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01194545" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194635v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Trinkler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-immel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2028-902X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178972592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3168-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03854257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01336157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Catherinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bundeleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Medakovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1G3270-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ2GH9CQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Kanold" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2014.12.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XJ5S9G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBFNVPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB14ZGK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6J0PBCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4D5LR1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.06.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;an" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couthouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;bora" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004539" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couthouis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castroviejo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9883-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5XRTG9T9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yq Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marchal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ripaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408792200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Torterotot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Jacobson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202258200" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barakat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Torterotot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Youinou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1992.tb06874.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bejaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jomini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Immel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.614.52" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194545v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01194545" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194635v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Trinkler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>