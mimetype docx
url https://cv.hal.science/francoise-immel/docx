--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+                <w:t xml:space="preserve">Molecular characterization of accripin11, a soluble shell protein with an acidic C‐terminus, identified in the prismatic layer of the Mediterranean fan mussel Pinna nobilis (Bivalvia, Pteriomorphia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+                <w:t xml:space="preserve">Benazir Khurshid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Klein</w:t>
+                <w:t xml:space="preserve">Daniel Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Challet</w:t>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">Cédric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (1), pp.10-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+                <w:t xml:space="preserve">hal-03854257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of accripin11, a soluble shell protein with an acidic C‐terminus, identified in the prismatic layer of the Mediterranean fan mussel Pinna nobilis (Bivalvia, Pteriomorphia).</w:t>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benazir Khurshid</w:t>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jackson</w:t>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Broussard</w:t>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 13 (1), pp.10-25. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854257v1</w:t>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic fingerprinting reveals specific xyloglucan and pectin signatures in the cell wall purified with primary plasmodesmata</w:t>
               </w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shell of the Invasive Bivalve Species Dreissena polymorpha: Biochemical, Elemental and Textural Investigations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Broussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Catherinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,307 +2109,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The test skeletal matrix of the black sea urchin Arbacia lixula.</w:t>
+                <w:t xml:space="preserve">Spine and test skeletal matrices of the Mediterranean sea urchin Arbacia lixula - a comparative characterization of their sugar signature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia M. Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Corneillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (10), pp.1891-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108760v1</w:t>
+                <w:t xml:space="preserve">hal-01154626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spine and test skeletal matrices of the Mediterranean sea urchin Arbacia lixula - a comparative characterization of their sugar signature.</w:t>
+                <w:t xml:space="preserve">The test skeletal matrix of the black sea urchin Arbacia lixula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia M. Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Corneillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2014.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.13242⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154626v1</w:t>
+                <w:t xml:space="preserve">hal-01108760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the primary mode of action of TiO2 nanoparticles on Escherichia coli in the dark.</w:t>
               </w:r>
@@ -3320,325 +3320,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphenol piceid destabilizes preformed amyloid fibrils and oligomers in vitro : hypothesis on possible molecular mechamisms</w:t>
+                <w:t xml:space="preserve">Screening for Toxic Amyloid in Yeast Exemplifies the Role of Alternative Pathway Responsible for Cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rivière</w:t>
+                <w:t xml:space="preserve">Julien Couthouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Delaunay</w:t>
+                <w:t xml:space="preserve">Karine Rébora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cullin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Monti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Castroviejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342568v1</w:t>
+                <w:t xml:space="preserve">hal-03132163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for Toxic Amyloid in Yeast Exemplifies the Role of Alternative Pathway Responsible for Cytotoxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The polyphenol piceid destabilizes preformed amyloid fibrils and oligomers in vitro : hypothesis on possible molecular mechamisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rébora</w:t>
+                <w:t xml:space="preserve">C. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Monti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (6), pp.1120-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132163v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for toxic amyloid in yeast exemplifies the role of alternative pathway responsible for toxicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Couthouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rébora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,294 +3700,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving amyloid toxicity in a yeast model by structural changes : a molecular approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthelot</w:t>
+                <w:t xml:space="preserve">The Polyphenol Piceid Destabilizes Preformed Amyloid Fibrils and Oligomers In Vitro: Hypothesis on Possible Molecular Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurochemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (6), pp.1120-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11064-008-9883-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366390v1</w:t>
+                <w:t xml:space="preserve">hal-03132175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polyphenol Piceid Destabilizes Preformed Amyloid Fibrils and Oligomers In Vitro: Hypothesis on Possible Molecular Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
+                <w:t xml:space="preserve">Driving amyloid toxicity in a yeast model by structural changes : a molecular approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Géan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (7), pp.2254-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11064-008-9883-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03132175v1</w:t>
+                <w:t xml:space="preserve">hal-00366390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro analysis of SpUre2p, a prion related protein, exemplifies the relationship between amyloid and prion.</w:t>
               </w:r>
@@ -6131,281 +6131,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the teeth skeletal matrix from Arbacia lixula.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staining SDS-PAGE gels of skeletal matrices after western blot: a way to improve their sharpness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maxi Kanold</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">F. Marin, F. Brümmer, A. Checa, G. Furtos, I.G. Lesci &amp; L. Šiller. </w:t>
+                <w:t xml:space="preserve">Nolwenn Trinkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Marin; F. Brümmer; A. Checa; G. Furtos; I.G. Lesci; L. Šiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization: from fundamentals to biomaterials &amp; environmental issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 672, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.168-182, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
+              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.215-221, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194545v1</w:t>
+                <w:t xml:space="preserve">hal-01194635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staining SDS-PAGE gels of skeletal matrices after western blot: a way to improve their sharpness.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marin</w:t>
+                <w:t xml:space="preserve">Characterization of the teeth skeletal matrix from Arbacia lixula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maxi Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">F. Marin; F. Brümmer; A. Checa; G. Furtos; I.G. Lesci; L. Šiller. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Marin, F. Brümmer, A. Checa, G. Furtos, I.G. Lesci &amp; L. Šiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization: from fundamentals to biomaterials &amp; environmental issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.215-221, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
+              <w:t xml:space="preserve">, 672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trans Tech Publications Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-182, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194635v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of nacre proteins of the polynesian pearl oyster: a proteomic study.</w:t>
               </w:r>
@@ -7508,51 +7508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E135F485"/>
+    <w:nsid w:val="82CA4DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7739,51 +7739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-immel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2028-902X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178972592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3168-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03854257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jackson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01336157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Catherinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bundeleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Medakovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1G3270-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ2GH9CQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Kanold" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2014.12.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XJ5S9G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBFNVPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB14ZGK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6J0PBCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4D5LR1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.06.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;an" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342568v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couthouis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;bora" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004539" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couthouis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castroviejo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9883-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5XRTG9T9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yq Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marchal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ripaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408792200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Torterotot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Jacobson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202258200" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barakat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Torterotot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Youinou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1992.tb06874.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bejaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jomini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Immel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.614.52" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194545v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01194545" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194635v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Trinkler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-immel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2028-902X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178972592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3168-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03854257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jackson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zanella-Cl&#233;on" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01336157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Catherinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bundeleva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davorin Medakovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2016.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1G3270-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-3040-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Cusack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ2GH9CQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Kanold" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corneillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13242" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2014.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XJ5S9G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBFNVPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Toumi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB14ZGK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ramos-Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6J0PBCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ4D5LR1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.06.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;an" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couthouis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;bora" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couthouis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castroviejo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-008-9883-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5XRTG9T9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yq Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marchal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Behm-Ansmant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Massenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Patton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.100806" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ripaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M408792200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Torterotot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Jacobson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202258200" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barakat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Torterotot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Youinou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Briand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.1992.tb06874.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bejaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03154957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sohm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jomini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Immel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan E. Wolf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.614.52" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Trinkler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maxi Kanold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01194545" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>