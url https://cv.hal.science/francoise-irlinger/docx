--- v0 (2026-04-12)
+++ v1 (2026-05-07)
@@ -250,50 +250,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 66, pp.112707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -530,295 +534,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halomonas citrativorans sp. nov., Halomonas casei sp. nov. and Halomonas colorata sp. nov., isolated from French cheese rinds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Isabel Kothe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Virsolvy</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Frühling</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006234⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442340v1</w:t>
+                <w:t xml:space="preserve">hal-04668230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halomonas citrativorans sp. nov., Halomonas casei sp. nov. and Halomonas colorata sp. nov., isolated from French cheese rinds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Caroline Isabel Kothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Mathieu Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Anja Frühling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668230v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t>
               </w:r>
@@ -938,77 +942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,1410 +1338,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chartrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Huchette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359046v1</w:t>
+                <w:t xml:space="preserve">hal-03908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differences in microbial composition of Époisses cheese rinds during ripening and storage</w:t>
+                <w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Irlinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentine Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20123⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192662v2</w:t>
+                <w:t xml:space="preserve">hal-03359046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal differences in microbial composition of Époisses cheese rinds during ripening and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Marette</w:t>
+                <w:t xml:space="preserve">F. Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (7), pp.7500-7508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908155v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of microbial consortia and sensory properties induced by the composition of different milk and pea protein-based gels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Nouvelles percées dans la connaissance du microbiote fromager grâce aux outils « omiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Panouillé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (11/12), pp.20-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950703v1</w:t>
+                <w:t xml:space="preserve">hal-04413430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles percées dans la connaissance du microbiote fromager grâce aux outils « omiques »</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versatility of microbial consortia and sensory properties induced by the composition of different milk and pea protein-based gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ben-Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.108720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413430v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ben-Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Panouillé</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413334v1</w:t>
+                <w:t xml:space="preserve">hal-02619343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+                <w:t xml:space="preserve">Safety assessment of Gram-negative bacteria associated with traditional French cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desmasures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Fleche-Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619343v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of Gram-negative bacteria associated with traditional French cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Fleche-Mateos</w:t>
+                <w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ben-Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086922v1</w:t>
+                <w:t xml:space="preserve">hal-04413334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of Debaryomyces hansenii during mixed culture in a liquid model cheese medium with Yarrowia lipolytica</w:t>
+                <w:t xml:space="preserve">The rheological and microstructural properties of pea, milk, mixed pea/milk gels and gelled emulsions designed by thermal, acid, and enzyme treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Malek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+                <w:t xml:space="preserve">Salma Ben Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+                <w:t xml:space="preserve">Maud M. Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Onesime</w:t>
+                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.026⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695894v1</w:t>
+                <w:t xml:space="preserve">hal-02628698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheological and microstructural properties of pea, milk, mixed pea/milk gels and gelled emulsions designed by thermal, acid, and enzyme treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic response of Debaryomyces hansenii during mixed culture in a liquid model cheese medium with Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Panouillé</w:t>
+                <w:t xml:space="preserve">Reine Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huc-Mathis</w:t>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Saint-Eve</w:t>
+                <w:t xml:space="preserve">Djamila Onesime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04413336v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rheological and microstructural properties of pea, milk, mixed pea/milk gels and gelled emulsions designed by thermal, acid, and enzyme treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben-Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Ben Harb</w:t>
+                <w:t xml:space="preserve">M. Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Panouille</w:t>
+                <w:t xml:space="preserve">D. Huc-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Huc-Mathis</w:t>
+                <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+                <w:t xml:space="preserve">A. Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77, pp.75-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.09.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628698v1</w:t>
+                <w:t xml:space="preserve">hal-04413336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t>
               </w:r>
@@ -2749,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,1527 +2855,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633875v1</w:t>
+                <w:t xml:space="preserve">hal-03649175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meneghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the microbial diversity of 12 French cheese varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 238, pp.265-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649175v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (4), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480898v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des communautés microbiennes au service de la qualité des fromages : diversité et dynamique adaptative et fonctionnelle des populations endogènes et ensemencées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Onesime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.462263595954793E12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0124360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641698v1</w:t>
+                <w:t xml:space="preserve">hal-01195505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hélinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01195505v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of [i]Geotrichum candidum[/i] gene expression during the ripening of Reblochon-type cheese by reverse transcription-quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Castellote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01535274v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of [i]Geotrichum candidum[/i] gene expression during the ripening of Reblochon-type cheese by reverse transcription-quantitative PCR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des communautés microbiennes au service de la qualité des fromages : diversité et dynamique adaptative et fonctionnelle des populations endogènes et ensemencées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 194, pp.54-61. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.69-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.462263595954793E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195507v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a dairy microbial genome catalog opens new perspectives for the metagenomic analysis of dairy fermented products</w:t>
+                <w:t xml:space="preserve">Biodiversity of the Surface Microbial Consortia from Limburger, Reblochon, Livarot, Tilsit, and Gubbeen Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+                <w:t xml:space="preserve">Timothy M. Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Hebert</w:t>
+                <w:t xml:space="preserve">Stefanie Goerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Roberto Gelsomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rasmussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Monnet</w:t>
+                <w:t xml:space="preserve">Sandra Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hohenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1101⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.CM-0010-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195502v1</w:t>
+                <w:t xml:space="preserve">hal-02086944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the Surface Microbial Consortia from Limburger, Reblochon, Livarot, Tilsit, and Gubbeen Cheeses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of a dairy microbial genome catalog opens new perspectives for the metagenomic analysis of dairy fermented products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Goerges</w:t>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gelsomino</w:t>
+                <w:t xml:space="preserve">Agnes Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Larpin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Hohenegger</w:t>
+                <w:t xml:space="preserve">Simon Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, article 1101 (16 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.CM-0010-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086944v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Yeast and Bacterial Gene Transcripts in Retail Cheeses by Reverse Transcription-Quantitative PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie J. Castellote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Onesime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4422,64 +4426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of corynebacterium casei UCMA 3821, isolated from a smear-ripened cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,90 +4573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of Staphylococcus equorum subsp equorum Mu2, Isolated from a french smear-ripened cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (18), pp.5141-5142. </w:t>
@@ -4690,51 +4694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Gram-negative bacteria in interaction with a complex microbial consortium on biogenic amine content and sensory characteristics of an uncooked pressed cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4837,64 +4841,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and assessment of potential risk factors of Gram-negative isolates associated with French cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika M. Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,90 +4962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and aromatic impact of two Gram-negative bacteria ( Psychrobacter celer and Hafnia alvei) inoculated as part of the whole microbial community of an experimental smear soft cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Ah Yuen In Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie A.-S. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5104,77 +5108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Aerobic Ripening Bacteria at the Cheese Surface Is Limited by the Availability of Iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (9), pp.3185 - 3192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5336,454 +5340,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the anti-listerial activity of microfloras from the surface of smear-ripened cheeses</w:t>
+                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bleicher</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Neuhaus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
+                <w:t xml:space="preserve">Benoit Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e15489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667970v1</w:t>
+                <w:t xml:space="preserve">hal-01195440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
+                <w:t xml:space="preserve">Assessment of the anti-listerial activity of microfloras from the surface of smear-ripened cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Neuhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vacherie</w:t>
+                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (2), pp.302-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195440v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial interactions in cheese: implications for cheese quality and safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Proteus vulgaris growth on the establishment of a cheese microbial community and on the production of volatile aroma compounds in a model cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deetae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2009.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (4), pp.1404-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04315.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557069v1</w:t>
+                <w:t xml:space="preserve">hal-00557157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of associations of Yarrowia lipolytica, Staphylococcus xylosus, and Lactococcus lactis in culture as a first step in microbial interaction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaf Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,240 +5839,197 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (20), pp.6422-6430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00228-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Proteus vulgaris growth on the establishment of a cheese microbial community and on the production of volatile aroma compounds in a model cheese.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Microbial interactions in cheese: implications for cheese quality and safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 107 (4), pp.1404-1413. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04315.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2009.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557157v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the microbial diversity at the surface of Livarot cheese using culture-dependent and independent approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,51 +6115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial interactions within a cheese microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,731 +6360,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative detection of Corynebacterium casei in cheese by real-time PCR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel extraction strategy of ribosomal RNA and genomic DNA from cheese for PCR-based investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Correia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Catherine Bonaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01303-06⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107 (2), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658706v1</w:t>
+                <w:t xml:space="preserve">hal-02666527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel extraction strategy of ribosomal RNA and genomic DNA from cheese for PCR-based investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Growth and colour development of some surface ripening bacteria with Debaryomyces hansenii on aseptic cheese curd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie A.-S. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (4), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029906001919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666527v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and colour development of some surface ripening bacteria with Debaryomyces hansenii on aseptic cheese curd</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Quantitative detection of Corynebacterium casei in cheese by real-time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie A.-S. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029906001919⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (11), pp.6972-6979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01303-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662435v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthrobacter bergerei sp. nov. and Arthrobacter arilaitensis sp. nov., novel coryneform species isolated from the surfaces of cheeses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">An iterative sensory procedure to select odor-active associations in complex consortia of microorganisms: Application to the construction of a cheese model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bimet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Grimont</w:t>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63125-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (5), pp.1671-1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72839-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680076v1</w:t>
+                <w:t xml:space="preserve">hal-02681296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial formulation of fermented foods: A new method to select microbial ecosystems efficient to generate a diversity of sensory properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Arthrobacter bergerei sp. nov. and Arthrobacter arilaitensis sp. nov., novel coryneform species isolated from the surfaces of cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.06.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (1), pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63125-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677002v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative sensory procedure to select odor-active associations in complex consortia of microorganisms: Application to the construction of a cheese model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Microbial formulation of fermented foods: A new method to select microbial ecosystems efficient to generate a diversity of sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonaïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 88 (5), pp.1671-1684. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118 (1), pp.S150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72839-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681296v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic transformation of Brevibacterium linens strains producing high amounts of diverse sulphur compounds</w:t>
               </w:r>
@@ -7105,51 +7109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Sextius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7352,51 +7356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaPDOcheese: La diversité microbienne des laits et des fromages AOP français et ses facteurs d’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7447,90 +7451,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
@@ -7553,273 +7557,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPDOcheese : Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaPDOcheese: Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fromages au lait cru, du près à l'assiette, l'indispensable approche globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; CNAOL, Nov 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CNAOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAOL, Sep 2023, Laguiole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411206v1</w:t>
+                <w:t xml:space="preserve">hal-04854492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPDOcheese: Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">MetaPDOcheese : Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CNAOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAOL, Sep 2023, Laguiole, France</w:t>
+              <w:t xml:space="preserve">Fromages au lait cru, du près à l'assiette, l'indispensable approche globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; CNAOL, Nov 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854492v1</w:t>
+                <w:t xml:space="preserve">hal-04411206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t>
@@ -7842,234 +7846,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of the microbial diversity from French PDO milks and cheeses and investigation of the technological drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Genomique; GDR Génomique Environnementale, Oct 2021, Tours (France), France</w:t>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411267v1</w:t>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartography of the microbial diversity from French PDO milks and cheeses and investigation of the technological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Environmental and Agronomical Genomics 2021 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Genomique; GDR Génomique Environnementale, Oct 2021, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823848v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature des moteurs biotiques/abiotiques dans la construction des communautés microbiennes des fromages traditionnels Français</w:t>
               </w:r>
@@ -8118,290 +8122,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454663v1</w:t>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,77 +8460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine de Barbeyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8633,51 +8637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -8706,90 +8710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau regard sur la diversité microbienne de fromages français grâce aux outils NGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8883,51 +8887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand France</w:t>
@@ -8956,64 +8960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and risks of gram negative bacteria within complex microbial consortia in model semi-hard cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9081,77 +9085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions de bactéries à gram négatif dans un écosystème microbien complexe de fromage à pâte pressée non cuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Helinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9206,87 +9210,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial formulation of fermented foods: A new method to select microbial ecosystems efficient to generate a diversity of sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonaïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECB12:12th European Congress on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828521v1</w:t>
@@ -9431,168 +9435,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and cataloging the genomic and functional diversity of the French cheese microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gardon</w:t>
+                <w:t xml:space="preserve">Iron acquisition mechanisms as a factor in structuring microbial communities on cheese surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WDS 2024</w:t>
+              <w:t xml:space="preserve">International Dairy Federation - World Dairy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288574v1</w:t>
+                <w:t xml:space="preserve">hal-05461559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron acquisition mechanisms as a factor in structuring microbial communities on cheese surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9618,181 +9605,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Federation - World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Interdisciplinary MICROBES symposium by young researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461559v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron acquisition mechanisms as a factor in structuring microbial communities on cheese surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Deciphering and cataloging the genomic and functional diversity of the French cheese microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Interdisciplinary MICROBES symposium by young researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">WDS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461549v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida anglica, a yeast species newly found in cheese</w:t>
               </w:r>
@@ -9942,51 +9946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10028,51 +10032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fermentation de trois légumineuses par différentes communautés microbiennes, en vue de développer de nouveaux aliments fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10153,51 +10157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments fermentés : un nouveau regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10229,277 +10233,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of Preservation of a smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concepta smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017, FEMS 2017 ABSTRACT BOOK</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268925v1</w:t>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Preservation of Preservation of a smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concepta smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017, FEMS 2017 ABSTRACT BOOK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651302v1</w:t>
+                <w:t xml:space="preserve">hal-02268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to rebuild subecosystems of livarot cheese having desired aromatic and technological properties</w:t>
               </w:r>
@@ -10718,234 +10722,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganismes d’affinage : levures, moisissures et bactéries. Écosystèmes microbiens d’acidification et d’affinage</w:t>
+                <w:t xml:space="preserve">Les bactéries lactiques non acidifiantes : NSLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage - 4ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 255-293, 2018</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413096v1</w:t>
+                <w:t xml:space="preserve">hal-04413107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries lactiques non acidifiantes : NSLAB</w:t>
+                <w:t xml:space="preserve">Microorganismes d’affinage : levures, moisissures et bactéries. Écosystèmes microbiens d’acidification et d’affinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helinck</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage - 4ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 255-293, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413107v1</w:t>
+                <w:t xml:space="preserve">hal-04413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary and adjunct cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hélinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11005,51 +11009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smear-ripened cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,51 +11197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fromages et laits AOP : une analyse inédite révèle leur diversité microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.inrae.fr/actualites/fromages-laits-aop-analyse-grande-ampleur-revele-leur-diversite-microbienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11463,51 +11467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C56935C"/>
+    <w:nsid w:val="D7BB2C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11694,51 +11698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-irlinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7883-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567643v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Tabuteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virsolvy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Fr&#252;hling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006234" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192662v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irlinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Harb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huc-Mathis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Eve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462263595954793E12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.11.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Straub" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie J. Castellote" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02360-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000221v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bento" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Gibrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06496-11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01038-12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ah Yuen In Yung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Sarthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMHGQ6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Back" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00085-12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleicher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Neuhaus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L1F6WBW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2009.02.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Mansour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00228-09" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deetae" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Spinnler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04315.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoinette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.04.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00556971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01338-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00716-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Correia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01303-06" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.08.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC5MGRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906001919" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D08F3EAFE85A8980E679350E82B379ACE53F166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bimet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grimont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63125-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.06.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72839-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nardi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000737" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02220D38AD928A065F624522C93760031816BAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almeida" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;bert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmussen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miszczycha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helinck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461581v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461559v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bona&#239;ti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larpin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerges" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelsomino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413107v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791512v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00038-7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854501v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-irlinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7883-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567643v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Tabuteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virsolvy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Fr&#252;hling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192662v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irlinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Harb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huc-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Eve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462263595954793E12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Straub" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie J. Castellote" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02360-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000221v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bento" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Gibrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06496-11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01038-12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ah Yuen In Yung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Sarthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMHGQ6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Back" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00085-12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleicher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Neuhaus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L1F6WBW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deetae" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Spinnler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04315.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566309v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Mansour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00228-09" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2009.02.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoinette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.04.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00556971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01338-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00716-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.08.028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC5MGRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906001919" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D08F3EAFE85A8980E679350E82B379ACE53F166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Correia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01303-06" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72839-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bimet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grimont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63125-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.06.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nardi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000737" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02220D38AD928A065F624522C93760031816BAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almeida" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;bert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmussen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miszczycha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helinck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461581v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461549v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bona&#239;ti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larpin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerges" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelsomino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791512v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00038-7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854501v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>