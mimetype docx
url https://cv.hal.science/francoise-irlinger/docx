--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -802,377 +802,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Huguet</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chassard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Lavigne</w:t>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132788v1</w:t>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">René Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1338,382 +1338,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal differences in microbial composition of Époisses cheese rinds during ripening and storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Marette</w:t>
+                <w:t xml:space="preserve">F. Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (7), pp.7500-7508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908155v1</w:t>
+                <w:t xml:space="preserve">hal-03192662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differences in microbial composition of Époisses cheese rinds during ripening and storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Irlinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Monnet</w:t>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (7), pp.7500-7508. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192662v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles percées dans la connaissance du microbiote fromager grâce aux outils « omiques »</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, pp.108720. </w:t>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4420,429 +4420,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of corynebacterium casei UCMA 3821, isolated from a smear-ripened cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Impact of Gram-negative bacteria in interaction with a complex microbial consortium on biogenic amine content and sensory characteristics of an uncooked pressed cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Bento</w:t>
+                <w:t xml:space="preserve">Sylvie S. Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Gibrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Straub</w:t>
+                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.06496-11⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000221v1</w:t>
+                <w:t xml:space="preserve">hal-01000609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of Staphylococcus equorum subsp equorum Mu2, Isolated from a french smear-ripened cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (18), pp.5141-5142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01038-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Gram-negative bacteria in interaction with a complex microbial consortium on biogenic amine content and sensory characteristics of an uncooked pressed cheese</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Hélinck</w:t>
+                <w:t xml:space="preserve">Genome sequence of corynebacterium casei UCMA 3821, isolated from a smear-ripened cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Veisseire</w:t>
+                <w:t xml:space="preserve">Pascal P. Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Bord</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (1), pp.74-82. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (3), pp.738-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2011.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.06496-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000609v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and assessment of potential risk factors of Gram-negative isolates associated with French cheeses</w:t>
               </w:r>
@@ -5340,497 +5340,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
+                <w:t xml:space="preserve">Assessment of the anti-listerial activity of microfloras from the surface of smear-ripened cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Anne Bleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vacherie</w:t>
+                <w:t xml:space="preserve">Klaus Neuhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (2), pp.302-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195440v1</w:t>
+                <w:t xml:space="preserve">hal-02667970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the anti-listerial activity of microfloras from the surface of smear-ripened cheeses</w:t>
+                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e15489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667970v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Proteus vulgaris growth on the establishment of a cheese microbial community and on the production of volatile aroma compounds in a model cheese.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial interactions in cheese: implications for cheese quality and safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Deetae</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04315.x⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2009.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557157v1</w:t>
+                <w:t xml:space="preserve">hal-00557069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of associations of Yarrowia lipolytica, Staphylococcus xylosus, and Lactococcus lactis in culture as a first step in microbial interaction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaf Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,197 +5796,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (20), pp.6422-6430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00228-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial interactions in cheese: implications for cheese quality and safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Proteus vulgaris growth on the establishment of a cheese microbial community and on the production of volatile aroma compounds in a model cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deetae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. E. Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (2), pp.142-148. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (4), pp.1404-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2009.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04315.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557069v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the microbial diversity at the surface of Livarot cheese using culture-dependent and independent approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial interactions within a cheese microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,77 +6482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and colour development of some surface ripening bacteria with Debaryomyces hansenii on aseptic cheese curd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie A.-S. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6739,352 +6739,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative sensory procedure to select odor-active associations in complex consortia of microorganisms: Application to the construction of a cheese model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthrobacter bergerei sp. nov. and Arthrobacter arilaitensis sp. nov., novel coryneform species isolated from the surfaces of cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Engel</w:t>
+                <w:t xml:space="preserve">François Bimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72839-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (1), pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63125-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681296v1</w:t>
+                <w:t xml:space="preserve">hal-02680076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthrobacter bergerei sp. nov. and Arthrobacter arilaitensis sp. nov., novel coryneform species isolated from the surfaces of cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial formulation of fermented foods: A new method to select microbial ecosystems efficient to generate a diversity of sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Grimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63125-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118 (1), pp.S150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680076v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial formulation of fermented foods: A new method to select microbial ecosystems efficient to generate a diversity of sensory properties</w:t>
+                <w:t xml:space="preserve">An iterative sensory procedure to select odor-active associations in complex consortia of microorganisms: Application to the construction of a cheese model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonaïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 118 (1), pp.S150. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (5), pp.1671-1684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72839-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677002v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic transformation of Brevibacterium linens strains producing high amounts of diverse sulphur compounds</w:t>
               </w:r>
@@ -7557,191 +7557,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPDOcheese: Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaPDOcheese : Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CNAOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAOL, Sep 2023, Laguiole, France</w:t>
+              <w:t xml:space="preserve">Fromages au lait cru, du près à l'assiette, l'indispensable approche globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; CNAOL, Nov 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854492v1</w:t>
+                <w:t xml:space="preserve">hal-04411206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPDOcheese : Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaPDOcheese: Cartographie de la diversité microbienne des laits et des fromages AOP français et exploration des déterminants technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fromages au lait cru, du près à l'assiette, l'indispensable approche globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; CNAOL, Nov 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CNAOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAOL, Sep 2023, Laguiole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411206v1</w:t>
+                <w:t xml:space="preserve">hal-04854492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t>
               </w:r>
@@ -7891,51 +7891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8122,484 +8122,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+                <w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+                <w:t xml:space="preserve">hal-01454663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of communities for the fermentation of cereals and protein crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454663v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+                <w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine de Barbeyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567202v1</w:t>
+                <w:t xml:space="preserve">hal-01608159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Callon</w:t>
+                <w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608159v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d'écosystèmes microbiens fromagers : preuve de concept</w:t>
               </w:r>
@@ -8637,51 +8637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -8986,51 +8986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ganet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,51 +9246,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECB12:12th European Congress on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828521v1</w:t>
@@ -9435,151 +9435,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron acquisition mechanisms as a factor in structuring microbial communities on cheese surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Deciphering and cataloging the genomic and functional diversity of the French cheese microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Federation - World Dairy Summit</w:t>
+              <w:t xml:space="preserve">WDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461559v1</w:t>
+                <w:t xml:space="preserve">hal-05288574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron acquisition mechanisms as a factor in structuring microbial communities on cheese surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9605,198 +9622,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Interdisciplinary MICROBES symposium by young researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Dairy Federation - World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461549v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering and cataloging the genomic and functional diversity of the French cheese microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gardon</w:t>
+                <w:t xml:space="preserve">Iron acquisition mechanisms as a factor in structuring microbial communities on cheese surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WDS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Interdisciplinary MICROBES symposium by young researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288574v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida anglica, a yeast species newly found in cheese</w:t>
               </w:r>
@@ -9933,51 +9933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,51 +10032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fermentation de trois légumineuses par différentes communautés microbiennes, en vue de développer de nouveaux aliments fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10157,51 +10157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aliments fermentés : un nouveau regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10239,103 +10239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedis Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
@@ -10403,51 +10403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10722,191 +10722,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries lactiques non acidifiantes : NSLAB</w:t>
+                <w:t xml:space="preserve">Microorganismes d’affinage : levures, moisissures et bactéries. Écosystèmes microbiens d’acidification et d’affinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helinck</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage - 4ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 255-293, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413107v1</w:t>
+                <w:t xml:space="preserve">hal-04413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganismes d’affinage : levures, moisissures et bactéries. Écosystèmes microbiens d’acidification et d’affinage</w:t>
+                <w:t xml:space="preserve">Les bactéries lactiques non acidifiantes : NSLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Desmasures</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage - 4ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 255-293, 2018</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413096v1</w:t>
+                <w:t xml:space="preserve">hal-04413107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary and adjunct cultures</w:t>
               </w:r>
@@ -11009,64 +11009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smear-ripened cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11467,51 +11467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7BB2C21"/>
+    <w:nsid w:val="198DDCC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11698,51 +11698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-irlinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7883-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567643v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Tabuteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virsolvy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Fr&#252;hling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192662v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irlinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Harb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huc-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Eve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462263595954793E12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Straub" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie J. Castellote" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02360-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000221v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bento" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Gibrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06496-11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01038-12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ah Yuen In Yung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Sarthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMHGQ6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Back" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00085-12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleicher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Neuhaus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L1F6WBW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deetae" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Spinnler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04315.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566309v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Mansour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00228-09" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2009.02.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoinette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.04.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00556971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01338-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00716-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.08.028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC5MGRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906001919" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D08F3EAFE85A8980E679350E82B379ACE53F166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Correia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01303-06" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681296v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72839-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bimet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grimont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63125-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.06.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nardi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000737" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02220D38AD928A065F624522C93760031816BAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almeida" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;bert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmussen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miszczycha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helinck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461581v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461549v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bona&#239;ti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larpin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerges" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelsomino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791512v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00038-7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854501v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-irlinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7883-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567643v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Marquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Tabuteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Virsolvy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Fr&#252;hling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192662v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Irlinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desmasures" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Huc-Mathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.09.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Harb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panouill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huc-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Eve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Castellote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462263595954793E12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Cogan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Goerges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gelsomino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Larpin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hohenegger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.CM-0010-2012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hebert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Straub" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie J. Castellote" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bonnarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02360-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01038-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bento" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Gibrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06496-11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M. Coton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Desmasures" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Fleche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ah Yuen In Yung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Sarthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMHGQ6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Back" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00085-12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Larpin-Laborde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad M. Imran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonaiti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagamani N. Bora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto R. Gelsomino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleicher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Neuhaus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L1F6WBW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2009.02.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Mansour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00228-09" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deetae" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Spinnler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04315.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoinette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.04.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00556971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01338-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00716-08" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bona&#239;ti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.08.028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC5MGRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662435v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906001919" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D08F3EAFE85A8980E679350E82B379ACE53F166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Correia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01303-06" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bimet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lefevre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grimont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63125-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.06.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72839-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nardi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sextius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000737" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02220D38AD928A065F624522C93760031816BAD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almeida" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;bert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmussen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pons" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miszczycha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helinck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461581v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461559v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185389v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bona&#239;ti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larpin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bora" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerges" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelsomino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-&#201;ric Spinnler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413096v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413107v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791512v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00038-7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854501v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>